--- v2 (2026-03-26)
+++ v3 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1909">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1914">
   <si>
     <t>RDP - Link</t>
   </si>
   <si>
     <t>Working Groups</t>
   </si>
   <si>
     <t>Subproject</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
   <si>
     <t>Publication Type</t>
   </si>
   <si>
     <t>Peer Reviewed</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
@@ -5675,50 +5675,62 @@
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q24307796</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/028s4q594</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05xy1nn52</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02f99v835</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03av75f26</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/015qjqf64</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01g9ty582</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02xstm723</t>
   </si>
   <si>
+    <t>DOI - Digital Object Identifier: https://doi.org/10.1371/journal.pone.0147816</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1002): https://sfb1002.med.uni-goettingen.de/production/literature/publications/test</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1002): https://sfb1002.med.uni-goettingen.de/production/literature/publications/test2</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/test44</t>
+  </si>
+  <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q113879212</t>
   </si>
   <si>
     <t>External Resources</t>
   </si>
   <si>
     <t>primary: Pan 14-3-3</t>
   </si>
   <si>
     <t>primary: Anti 14-3-3 ε (T-16)</t>
   </si>
   <si>
     <t>primary: Pan 14-3-3 (H-8)</t>
   </si>
   <si>
     <t>primary: Caveolin 3</t>
   </si>
   <si>
     <t>primary: Junctophilin 2</t>
   </si>
   <si>
     <t>primary: Ryanodine Receptor 2</t>
   </si>
   <si>
     <t>primary: SUR1</t>
@@ -5727,50 +5739,53 @@
     <t>secondary: Abberior STAR 635P goat anti-rabbit</t>
   </si>
   <si>
     <t>primary: PP1</t>
   </si>
   <si>
     <t xml:space="preserve">primary: </t>
   </si>
   <si>
     <t>primary: SUR2A</t>
   </si>
   <si>
     <t>primary: FGDNOIÜSF</t>
   </si>
   <si>
     <t>primary: Huhu</t>
   </si>
   <si>
     <t>primary: RandomChars</t>
   </si>
   <si>
     <t>secondary: test</t>
   </si>
   <si>
     <t>Linked Antibodies</t>
+  </si>
+  <si>
+    <t>C57BL/6JJ-&lt;i&gt;Neurog3&lt;sup&gt;tm1Knw&lt;/sup&gt;&lt;/i&gt;/J</t>
   </si>
   <si>
     <t>Linked Mouselines</t>
   </si>
   <si>
     <t xml:space="preserve">Project: SCU, Lab ID: </t>
   </si>
   <si>
     <t xml:space="preserve">Project: SCU12, Lab ID: </t>
   </si>
   <si>
     <t>Linked Cell Lines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -6088,118 +6103,118 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/46" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/47" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/49" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/50" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/51" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/53" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/54" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/55" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/56" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/57" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/58" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/59" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/60" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/61" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/62" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/64" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/65" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/66" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/67" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/68" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/69" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/71" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/72" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/73" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/74" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/75" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/76" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/77" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/78" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/81" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/82" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/83" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/84" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/85" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/86" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/87" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/88" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/89" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/90" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/91" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/92" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/93" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/94" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/95" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/96" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/97" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/98" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/99" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/100" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/101" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/102" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/103" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/104" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/105" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/106" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/107" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/108" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/109" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/110" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/111" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/112" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/113" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/114" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/115" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/116" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/117" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/118" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/119" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/120" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/121" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/122" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/123" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/124" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/125" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/126" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/127" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/128" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/129" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/130" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/131" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/132" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/133" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/134" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/135" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/136" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/137" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/138" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/139" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/140" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/141" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/142" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/143" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/144" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/145" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/146" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/147" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/148" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/149" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/150" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/151" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/152" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/153" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/154" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/155" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/156" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/157" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/158" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/159" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/160" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/161" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/162" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/163" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/164" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/165" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/166" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/167" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/168" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/170" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/171" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/172" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/173" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/174" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/175" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/176" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/177" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/178" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/179" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/180" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/181" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/182" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/183" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/184" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/185" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30576327" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882258" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733013" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35155257" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q39320898" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34166007" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882343" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772008" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48700962" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30536576" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44729878" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440338" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34048285" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q45969768" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751029" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38060419" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861625" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48753378" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42455251" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48776190" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772970" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307553" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773294" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38139729" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43187868" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38065561" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38196174" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37498583" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35047672" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38051996" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38195698" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38122184" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27012532" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44596273" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861522" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440661" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34900382" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26864362" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34652710" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37082130" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42242941" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28654694" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882503" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773305" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883274" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38079253" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34370565" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42556696" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751116" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30566320" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38111618" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48880857" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41844271" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882194" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38340313" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34853000" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44891976" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44874960" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38098831" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44608716" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35110633" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751370" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34364720" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038872" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43797435" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42454314" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28576949" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30487380" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q46859563" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38035382" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773319" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30596860" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34296776" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34706845" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38136924" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751897" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38055432" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43085557" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33746344" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35135731" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48750021" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883883" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40887395" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038411" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38635697" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35961333" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34491330" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886365" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38585424" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38842308" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24338866" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40401079" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48645296" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35834522" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747181" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38564770" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36525892" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41464309" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749621" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42016775" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30540314" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35042164" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35624098" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26796230" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36394264" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42287888" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749517" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733591" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41584964" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38917014" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26774795" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773333" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27318689" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30399436" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48004849" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28511141" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751285" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34684493" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35192667" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36305364" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36278732" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36506197" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852248" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35161155" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24337420" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38811330" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48884283" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48888385" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40054774" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35905516" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38802965" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852736" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48794353" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886988" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48889882" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48890436" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48775376" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40138133" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48746789" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38821307" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48171765" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37072817" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30865154" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52034536" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773384" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42200637" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28744091" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41242617" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90569716" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52319052" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42262453" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q47587806" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q93335953" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33675239" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q95353642" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q56235886" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test2" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.test3.no/domain" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27982974" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q88310755" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90305814" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/publication/36843" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38226869" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q89170102" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q92778738" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44629394" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/intact/imex/main.xhtml?query=IM-27195" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/0/aaz1436_Data_file_S1.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/1/aaz1436_SM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2702-155X" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9596-6240" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8115-3513" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3773-3876" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7315-0315" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0225-6432" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6242-7585" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/368" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/10.1126/scisignal.aaz1436" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P26678" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q98891065" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307796" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015qjqf64" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01g9ty582" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02xstm723" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q113879212" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/46" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/47" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/49" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/50" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/51" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/53" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/54" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/55" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/56" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/57" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/58" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/59" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/60" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/61" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/62" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/64" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/65" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/66" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/67" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/68" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/69" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/71" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/72" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/73" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/74" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/75" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/76" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/77" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/78" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/81" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/82" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/83" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/84" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/85" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/86" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/87" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/88" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/89" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/90" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/91" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/92" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/93" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/94" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/95" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/96" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/97" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/98" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/99" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/100" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/101" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/102" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/103" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/104" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/105" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/106" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/107" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/108" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/109" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/110" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/111" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/112" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/113" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/114" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/115" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/116" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/117" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/118" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/119" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/120" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/121" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/122" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/123" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/124" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/125" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/126" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/127" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/128" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/129" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/130" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/131" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/132" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/133" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/134" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/135" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/136" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/137" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/138" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/139" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/140" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/141" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/142" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/143" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/144" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/145" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/146" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/147" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/148" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/149" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/150" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/151" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/152" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/153" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/154" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/155" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/156" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/157" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/158" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/159" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/160" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/161" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/162" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/163" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/164" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/165" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/166" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/167" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/168" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/170" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/171" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/172" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/173" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/174" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/175" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/176" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/177" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/178" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/179" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/180" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/181" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/182" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/183" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/184" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/185" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30576327" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882258" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733013" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35155257" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q39320898" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34166007" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882343" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772008" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48700962" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30536576" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44729878" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440338" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34048285" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q45969768" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751029" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38060419" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861625" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48753378" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42455251" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48776190" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772970" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307553" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773294" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38139729" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43187868" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38065561" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38196174" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37498583" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35047672" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38051996" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38195698" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38122184" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27012532" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44596273" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861522" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440661" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34900382" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26864362" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34652710" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37082130" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42242941" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28654694" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882503" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773305" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883274" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38079253" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34370565" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42556696" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751116" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30566320" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38111618" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48880857" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41844271" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882194" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38340313" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34853000" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44891976" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44874960" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38098831" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44608716" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35110633" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751370" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34364720" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038872" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43797435" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42454314" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28576949" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30487380" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q46859563" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38035382" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773319" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30596860" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34296776" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34706845" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38136924" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751897" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38055432" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43085557" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33746344" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35135731" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48750021" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883883" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40887395" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038411" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38635697" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35961333" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34491330" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886365" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38585424" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38842308" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24338866" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40401079" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48645296" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35834522" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747181" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38564770" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36525892" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41464309" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749621" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42016775" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30540314" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35042164" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35624098" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26796230" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36394264" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42287888" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749517" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733591" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41584964" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38917014" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26774795" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773333" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27318689" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30399436" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48004849" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28511141" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751285" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34684493" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35192667" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36305364" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36278732" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36506197" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852248" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35161155" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24337420" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38811330" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48884283" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48888385" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40054774" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35905516" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38802965" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852736" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48794353" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886988" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48889882" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48890436" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48775376" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40138133" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48746789" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38821307" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48171765" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37072817" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30865154" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52034536" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773384" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42200637" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28744091" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41242617" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90569716" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52319052" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42262453" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q47587806" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q93335953" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33675239" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q95353642" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q56235886" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test2" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.test3.no/domain" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27982974" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q88310755" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90305814" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/publication/36843" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38226869" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q89170102" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q92778738" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44629394" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/intact/imex/main.xhtml?query=IM-27195" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/0/aaz1436_Data_file_S1.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/1/aaz1436_SM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2702-155X" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9596-6240" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8115-3513" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3773-3876" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7315-0315" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0225-6432" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6242-7585" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/368" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/10.1126/scisignal.aaz1436" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P26678" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q98891065" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307796" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015qjqf64" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01g9ty582" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02xstm723" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/test" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/test2" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/test44" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q113879212" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BD185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:BD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
     <col min="11" max="11" width="80" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="80" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="80" customWidth="true" style="0"/>
     <col min="20" max="20" width="80" customWidth="true" style="0"/>
     <col min="21" max="21" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="80" customWidth="true" style="0"/>
     <col min="25" max="25" width="80" customWidth="true" style="0"/>
     <col min="26" max="26" width="80" customWidth="true" style="0"/>
     <col min="27" max="27" width="80" customWidth="true" style="0"/>
     <col min="28" max="28" width="80" customWidth="true" style="0"/>
-    <col min="29" max="29" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="80" customWidth="true" style="0"/>
+    <col min="30" max="30" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="80" customWidth="true" style="0"/>
     <col min="38" max="38" width="80" customWidth="true" style="0"/>
     <col min="39" max="39" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -6233,86 +6248,86 @@
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
       <c r="AW1" s="1" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="AX1" s="1"/>
       <c r="AY1" s="1"/>
       <c r="AZ1" s="1" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="BA1" s="1" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="BB1" s="1"/>
       <c r="BC1" s="1"/>
       <c r="BD1" s="1"/>
     </row>
     <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2"/>
       <c r="G2">
         <v>24630725</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
@@ -6342,60 +6357,63 @@
       <c r="Q2">
         <v>156</v>
       </c>
       <c r="R2" t="s">
         <v>28</v>
       </c>
       <c r="S2" t="s">
         <v>32</v>
       </c>
       <c r="T2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
       <c r="W2" t="s">
         <v>36</v>
       </c>
       <c r="X2" t="s">
         <v>1683</v>
       </c>
       <c r="AW2" t="s">
-        <v>1889</v>
+        <v>1893</v>
       </c>
       <c r="AX2" t="s">
-        <v>1890</v>
+        <v>1894</v>
       </c>
       <c r="AY2" t="s">
-        <v>1891</v>
+        <v>1895</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>1909</v>
       </c>
       <c r="BA2" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>39</v>
       </c>
       <c r="I3">
         <v>2014</v>
       </c>
       <c r="J3" t="s">
@@ -6418,66 +6436,66 @@
         <v>3</v>
       </c>
       <c r="Q3">
         <v>20</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3"/>
       <c r="T3" t="s">
         <v>46</v>
       </c>
       <c r="U3" t="s">
         <v>47</v>
       </c>
       <c r="V3" t="s">
         <v>48</v>
       </c>
       <c r="W3" t="s">
         <v>36</v>
       </c>
       <c r="X3" t="s">
         <v>1684</v>
       </c>
       <c r="AW3" t="s">
-        <v>1892</v>
+        <v>1896</v>
       </c>
       <c r="AX3" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
       <c r="AY3" t="s">
-        <v>1894</v>
+        <v>1898</v>
       </c>
       <c r="BA3" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="BB3" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="BC3" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>51</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4">
         <v>2</v>
       </c>
       <c r="G4">
         <v>24569881</v>
       </c>
       <c r="H4" t="s">
         <v>53</v>
       </c>
@@ -6506,60 +6524,60 @@
       <c r="Q4">
         <v>127</v>
       </c>
       <c r="R4" t="s">
         <v>59</v>
       </c>
       <c r="S4" t="s">
         <v>60</v>
       </c>
       <c r="T4" t="s">
         <v>61</v>
       </c>
       <c r="U4" t="s">
         <v>47</v>
       </c>
       <c r="V4" t="s">
         <v>48</v>
       </c>
       <c r="W4" t="s">
         <v>62</v>
       </c>
       <c r="X4" t="s">
         <v>1685</v>
       </c>
       <c r="AW4" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="BA4" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="BB4" t="s">
-        <v>1907</v>
+        <v>1912</v>
       </c>
       <c r="BC4" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>63</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>25373878</v>
       </c>
       <c r="H5" t="s">
         <v>64</v>
       </c>
       <c r="I5">
         <v>2014</v>
@@ -6576,57 +6594,57 @@
         <v>67</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5" t="s">
         <v>68</v>
       </c>
       <c r="S5"/>
       <c r="T5" t="s">
         <v>69</v>
       </c>
       <c r="U5" t="s">
         <v>70</v>
       </c>
       <c r="V5" t="s">
         <v>71</v>
       </c>
       <c r="W5" t="s">
         <v>36</v>
       </c>
       <c r="X5" t="s">
         <v>1686</v>
       </c>
       <c r="AW5" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="AX5" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
       <c r="BA5" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>72</v>
       </c>
       <c r="B6" t="s">
         <v>73</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6"/>
       <c r="G6">
         <v>24190960</v>
       </c>
       <c r="H6" t="s">
         <v>74</v>
       </c>
       <c r="I6">
         <v>2014</v>
@@ -6653,57 +6671,57 @@
       <c r="Q6">
         <v>129</v>
       </c>
       <c r="R6" t="s">
         <v>76</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="U6" t="s">
         <v>82</v>
       </c>
       <c r="V6" t="s">
         <v>83</v>
       </c>
       <c r="W6" t="s">
         <v>36</v>
       </c>
       <c r="X6" t="s">
         <v>1687</v>
       </c>
       <c r="AW6" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="BA6" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="BB6" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>84</v>
       </c>
       <c r="B7" t="s">
         <v>85</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7"/>
       <c r="G7">
         <v>25049013</v>
       </c>
       <c r="H7" t="s">
         <v>86</v>
       </c>
       <c r="I7">
         <v>2014</v>
@@ -6728,54 +6746,54 @@
         <v>1</v>
       </c>
       <c r="Q7">
         <v>76</v>
       </c>
       <c r="R7" t="s">
         <v>92</v>
       </c>
       <c r="S7"/>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>94</v>
       </c>
       <c r="V7" t="s">
         <v>95</v>
       </c>
       <c r="W7" t="s">
         <v>36</v>
       </c>
       <c r="X7" t="s">
         <v>1688</v>
       </c>
       <c r="AW7" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="BA7" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>96</v>
       </c>
       <c r="B8" t="s">
         <v>97</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>98</v>
       </c>
       <c r="I8">
         <v>2013</v>
       </c>
       <c r="J8" t="s">
@@ -6794,54 +6812,54 @@
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8">
         <v>1</v>
       </c>
       <c r="R8" t="s">
         <v>103</v>
       </c>
       <c r="S8"/>
       <c r="T8" t="s">
         <v>104</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8" t="s">
         <v>106</v>
       </c>
       <c r="W8" t="s">
         <v>36</v>
       </c>
       <c r="X8" t="s">
         <v>1689</v>
       </c>
       <c r="AW8" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="BA8" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>107</v>
       </c>
       <c r="B9" t="s">
         <v>108</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9"/>
       <c r="G9">
         <v>24928273</v>
       </c>
       <c r="H9" t="s">
         <v>109</v>
       </c>
       <c r="I9">
         <v>2014</v>
@@ -6868,51 +6886,51 @@
       <c r="Q9">
         <v>588</v>
       </c>
       <c r="R9" t="s">
         <v>115</v>
       </c>
       <c r="S9" t="s">
         <v>116</v>
       </c>
       <c r="T9" t="s">
         <v>117</v>
       </c>
       <c r="U9" t="s">
         <v>118</v>
       </c>
       <c r="V9" t="s">
         <v>119</v>
       </c>
       <c r="W9" t="s">
         <v>36</v>
       </c>
       <c r="X9" t="s">
         <v>1690</v>
       </c>
       <c r="AW9" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>120</v>
       </c>
       <c r="B10" t="s">
         <v>73</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10"/>
       <c r="G10">
         <v>24667282</v>
       </c>
       <c r="H10" t="s">
         <v>121</v>
       </c>
       <c r="I10">
         <v>2014</v>
@@ -6939,51 +6957,51 @@
       <c r="Q10">
         <v>100</v>
       </c>
       <c r="R10" t="s">
         <v>123</v>
       </c>
       <c r="S10" t="s">
         <v>127</v>
       </c>
       <c r="T10" t="s">
         <v>128</v>
       </c>
       <c r="U10" t="s">
         <v>129</v>
       </c>
       <c r="V10" t="s">
         <v>130</v>
       </c>
       <c r="W10" t="s">
         <v>36</v>
       </c>
       <c r="X10" t="s">
         <v>1691</v>
       </c>
       <c r="AW10" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>131</v>
       </c>
       <c r="B11" t="s">
         <v>73</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11"/>
       <c r="G11">
         <v>23434590</v>
       </c>
       <c r="H11" t="s">
         <v>132</v>
       </c>
       <c r="I11">
         <v>2013</v>
@@ -7008,51 +7026,51 @@
         <v>3</v>
       </c>
       <c r="Q11">
         <v>123</v>
       </c>
       <c r="R11" t="s">
         <v>138</v>
       </c>
       <c r="S11"/>
       <c r="T11" t="s">
         <v>139</v>
       </c>
       <c r="U11" t="s">
         <v>140</v>
       </c>
       <c r="V11" t="s">
         <v>141</v>
       </c>
       <c r="W11" t="s">
         <v>36</v>
       </c>
       <c r="X11" t="s">
         <v>1692</v>
       </c>
       <c r="AW11" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>142</v>
       </c>
       <c r="B12" t="s">
         <v>73</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12"/>
       <c r="G12">
         <v>23771692</v>
       </c>
       <c r="H12" t="s">
         <v>143</v>
       </c>
       <c r="I12">
         <v>2013</v>
@@ -7079,51 +7097,51 @@
       <c r="Q12">
         <v>305</v>
       </c>
       <c r="R12" t="s">
         <v>149</v>
       </c>
       <c r="S12" t="s">
         <v>150</v>
       </c>
       <c r="T12" t="s">
         <v>151</v>
       </c>
       <c r="U12" t="s">
         <v>140</v>
       </c>
       <c r="V12" t="s">
         <v>141</v>
       </c>
       <c r="W12" t="s">
         <v>36</v>
       </c>
       <c r="X12" t="s">
         <v>1693</v>
       </c>
       <c r="AW12" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>152</v>
       </c>
       <c r="B13" t="s">
         <v>97</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13"/>
       <c r="G13">
         <v>23792436</v>
       </c>
       <c r="H13" t="s">
         <v>153</v>
       </c>
       <c r="I13">
         <v>2013</v>
@@ -7150,54 +7168,54 @@
       <c r="Q13">
         <v>11</v>
       </c>
       <c r="R13" t="s">
         <v>159</v>
       </c>
       <c r="S13" t="s">
         <v>160</v>
       </c>
       <c r="T13" t="s">
         <v>161</v>
       </c>
       <c r="U13" t="s">
         <v>119</v>
       </c>
       <c r="V13" t="s">
         <v>106</v>
       </c>
       <c r="W13" t="s">
         <v>36</v>
       </c>
       <c r="X13" t="s">
         <v>1694</v>
       </c>
       <c r="AW13" t="s">
+        <v>1906</v>
+      </c>
+      <c r="AX13" t="s">
         <v>1902</v>
-      </c>
-[...1 lines deleted...]
-        <v>1898</v>
       </c>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>162</v>
       </c>
       <c r="B14" t="s">
         <v>163</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14"/>
       <c r="G14">
         <v>24812278</v>
       </c>
       <c r="H14" t="s">
         <v>164</v>
       </c>
       <c r="I14">
         <v>2014</v>
@@ -7220,51 +7238,51 @@
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14" t="s">
         <v>170</v>
       </c>
       <c r="S14" t="s">
         <v>171</v>
       </c>
       <c r="T14" t="s">
         <v>172</v>
       </c>
       <c r="U14" t="s">
         <v>173</v>
       </c>
       <c r="V14" t="s">
         <v>174</v>
       </c>
       <c r="W14" t="s">
         <v>36</v>
       </c>
       <c r="X14" t="s">
         <v>1695</v>
       </c>
       <c r="AW14" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>175</v>
       </c>
       <c r="B15" t="s">
         <v>163</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>23877259</v>
       </c>
       <c r="H15" t="s">
         <v>176</v>
       </c>
       <c r="I15">
         <v>2013</v>
@@ -7291,54 +7309,54 @@
       <c r="Q15">
         <v>128</v>
       </c>
       <c r="R15" t="s">
         <v>76</v>
       </c>
       <c r="S15" t="s">
         <v>180</v>
       </c>
       <c r="T15" t="s">
         <v>181</v>
       </c>
       <c r="U15" t="s">
         <v>182</v>
       </c>
       <c r="V15" t="s">
         <v>183</v>
       </c>
       <c r="W15" t="s">
         <v>36</v>
       </c>
       <c r="X15" t="s">
         <v>1696</v>
       </c>
       <c r="AW15" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="AX15" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>184</v>
       </c>
       <c r="B16" t="s">
         <v>163</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16"/>
       <c r="G16">
         <v>25201344</v>
       </c>
       <c r="H16" t="s">
         <v>185</v>
       </c>
       <c r="I16">
         <v>2014</v>
@@ -7359,51 +7377,51 @@
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16" t="s">
         <v>190</v>
       </c>
       <c r="S16" t="s">
         <v>191</v>
       </c>
       <c r="T16" t="s">
         <v>192</v>
       </c>
       <c r="U16" t="s">
         <v>182</v>
       </c>
       <c r="V16" t="s">
         <v>183</v>
       </c>
       <c r="W16" t="s">
         <v>36</v>
       </c>
       <c r="X16" t="s">
         <v>1697</v>
       </c>
       <c r="AW16" t="s">
-        <v>1902</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>193</v>
       </c>
       <c r="B17" t="s">
         <v>163</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17"/>
       <c r="G17">
         <v>23159442</v>
       </c>
       <c r="H17" t="s">
         <v>194</v>
       </c>
       <c r="I17">
         <v>2013</v>
@@ -7426,51 +7444,51 @@
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>58</v>
       </c>
       <c r="R17" t="s">
         <v>200</v>
       </c>
       <c r="S17"/>
       <c r="T17" t="s">
         <v>201</v>
       </c>
       <c r="U17" t="s">
         <v>182</v>
       </c>
       <c r="V17" t="s">
         <v>174</v>
       </c>
       <c r="W17" t="s">
         <v>36</v>
       </c>
       <c r="X17" t="s">
         <v>1698</v>
       </c>
       <c r="AW17" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>202</v>
       </c>
       <c r="B18" t="s">
         <v>163</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18"/>
       <c r="G18">
         <v>22932727</v>
       </c>
       <c r="H18" t="s">
         <v>203</v>
       </c>
       <c r="I18">
         <v>2013</v>
@@ -7497,51 +7515,51 @@
       <c r="Q18">
         <v>18</v>
       </c>
       <c r="R18" t="s">
         <v>209</v>
       </c>
       <c r="S18" t="s">
         <v>210</v>
       </c>
       <c r="T18" t="s">
         <v>211</v>
       </c>
       <c r="U18" t="s">
         <v>182</v>
       </c>
       <c r="V18" t="s">
         <v>183</v>
       </c>
       <c r="W18" t="s">
         <v>36</v>
       </c>
       <c r="X18" t="s">
         <v>1699</v>
       </c>
       <c r="AW18" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>212</v>
       </c>
       <c r="B19" t="s">
         <v>163</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>2014</v>
       </c>
       <c r="J19" t="s">
         <v>213</v>
       </c>
@@ -7560,51 +7578,51 @@
       </c>
       <c r="P19">
         <v>21</v>
       </c>
       <c r="Q19">
         <v>7</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19" t="s">
         <v>218</v>
       </c>
       <c r="U19" t="s">
         <v>219</v>
       </c>
       <c r="V19" t="s">
         <v>174</v>
       </c>
       <c r="W19" t="s">
         <v>36</v>
       </c>
       <c r="X19" t="s">
         <v>1700</v>
       </c>
       <c r="AW19" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>220</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>23709029</v>
       </c>
       <c r="H20" t="s">
         <v>221</v>
       </c>
       <c r="I20">
         <v>2013</v>
@@ -17659,50 +17677,53 @@
       </c>
       <c r="X173" t="s">
         <v>1870</v>
       </c>
       <c r="Y173" t="s">
         <v>1880</v>
       </c>
       <c r="Z173" t="s">
         <v>1881</v>
       </c>
       <c r="AA173" t="s">
         <v>1882</v>
       </c>
       <c r="AB173" t="s">
         <v>1883</v>
       </c>
       <c r="AC173" t="s">
         <v>1884</v>
       </c>
       <c r="AD173" t="s">
         <v>1885</v>
       </c>
       <c r="AE173" t="s">
         <v>1886</v>
       </c>
+      <c r="AF173" t="s">
+        <v>1870</v>
+      </c>
     </row>
     <row r="174" spans="1:56">
       <c r="A174" t="s">
         <v>1612</v>
       </c>
       <c r="B174" t="s">
         <v>1392</v>
       </c>
       <c r="C174" t="s">
         <v>1613</v>
       </c>
       <c r="D174" t="s">
         <v>1384</v>
       </c>
       <c r="E174" t="s">
         <v>52</v>
       </c>
       <c r="F174">
         <v>1</v>
       </c>
       <c r="G174">
         <v>10203041</v>
       </c>
       <c r="H174" t="s">
         <v>1614</v>
@@ -17730,50 +17751,68 @@
       </c>
       <c r="P174" t="s">
         <v>1411</v>
       </c>
       <c r="Q174">
         <v>66</v>
       </c>
       <c r="R174" t="s">
         <v>1412</v>
       </c>
       <c r="S174"/>
       <c r="T174" t="s">
         <v>1618</v>
       </c>
       <c r="U174" t="s">
         <v>1619</v>
       </c>
       <c r="V174" t="s">
         <v>1620</v>
       </c>
       <c r="W174" t="s">
         <v>1621</v>
       </c>
       <c r="X174" t="s">
         <v>1887</v>
+      </c>
+      <c r="Y174" t="s">
+        <v>1887</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>1887</v>
+      </c>
+      <c r="AA174" t="s">
+        <v>1888</v>
+      </c>
+      <c r="AB174" t="s">
+        <v>1889</v>
+      </c>
+      <c r="AC174" t="s">
+        <v>1890</v>
+      </c>
+      <c r="AD174" t="s">
+        <v>1891</v>
       </c>
     </row>
     <row r="175" spans="1:56">
       <c r="A175" t="s">
         <v>1622</v>
       </c>
       <c r="B175" t="s">
         <v>1623</v>
       </c>
       <c r="C175" t="s">
         <v>1624</v>
       </c>
       <c r="D175" t="s">
         <v>1384</v>
       </c>
       <c r="E175" t="s">
         <v>52</v>
       </c>
       <c r="F175">
         <v>0</v>
       </c>
       <c r="G175">
         <v>32873725</v>
       </c>
       <c r="H175" t="s">
@@ -18728,51 +18767,58 @@
     <hyperlink ref="AI171" r:id="rId_hyperlink_369"/>
     <hyperlink ref="AJ171" r:id="rId_hyperlink_370"/>
     <hyperlink ref="AK171" r:id="rId_hyperlink_371"/>
     <hyperlink ref="AL171" r:id="rId_hyperlink_372"/>
     <hyperlink ref="AM171" r:id="rId_hyperlink_373"/>
     <hyperlink ref="AN171" r:id="rId_hyperlink_374"/>
     <hyperlink ref="AO171" r:id="rId_hyperlink_375"/>
     <hyperlink ref="AP171" r:id="rId_hyperlink_376"/>
     <hyperlink ref="AQ171" r:id="rId_hyperlink_377"/>
     <hyperlink ref="AR171" r:id="rId_hyperlink_378"/>
     <hyperlink ref="AS171" r:id="rId_hyperlink_379"/>
     <hyperlink ref="AT171" r:id="rId_hyperlink_380"/>
     <hyperlink ref="AU171" r:id="rId_hyperlink_381"/>
     <hyperlink ref="AV171" r:id="rId_hyperlink_382"/>
     <hyperlink ref="X172" r:id="rId_hyperlink_383"/>
     <hyperlink ref="Y172" r:id="rId_hyperlink_384"/>
     <hyperlink ref="Z172" r:id="rId_hyperlink_385"/>
     <hyperlink ref="X173" r:id="rId_hyperlink_386"/>
     <hyperlink ref="Y173" r:id="rId_hyperlink_387"/>
     <hyperlink ref="Z173" r:id="rId_hyperlink_388"/>
     <hyperlink ref="AA173" r:id="rId_hyperlink_389"/>
     <hyperlink ref="AB173" r:id="rId_hyperlink_390"/>
     <hyperlink ref="AC173" r:id="rId_hyperlink_391"/>
     <hyperlink ref="AD173" r:id="rId_hyperlink_392"/>
     <hyperlink ref="AE173" r:id="rId_hyperlink_393"/>
-    <hyperlink ref="X174" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="AF173" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="X174" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="Y174" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="Z174" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="AA174" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="AB174" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="AC174" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="AD174" r:id="rId_hyperlink_401"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -18781,32 +18827,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-03-26 01:54:07</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-03-26 01:54:07)</dc:description>
+  <dc:title>Literature Export 2026-05-23 20:40:01</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-23 20:40:01)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>