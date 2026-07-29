--- v3 (2026-05-23)
+++ v4 (2026-07-29)
@@ -83,5022 +83,5022 @@
   <si>
     <t>Issue</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Journal Abbreviation</t>
   </si>
   <si>
     <t>Extra</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>First Author</t>
   </si>
   <si>
     <t>Last Author</t>
   </si>
   <si>
     <t>Creation Time</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/1</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/1</t>
   </si>
   <si>
     <t>ag_linke</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>10.1016/j.cell.2014.01.056</t>
   </si>
   <si>
     <t>S-glutathionylation of cryptic cysteines enhances titin elasticity by blocking protein folding</t>
   </si>
   <si>
     <t>Cell</t>
   </si>
   <si>
     <t>1097-4172</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0092867414001500</t>
   </si>
   <si>
     <t>1235-1246</t>
   </si>
   <si>
     <t>PMID: 24630725  PMCID: PMC3989842</t>
   </si>
   <si>
     <t>Jorge Alegre-Cebollada, Pallav Kosuri, David Giganti, Edward Eckels, Jaime Andres Rivas-Pardo, Nazha Hamdani, Chad M. Warren, R. John Solaro, Wolfgang A. Linke, Julio M. Fernandez,</t>
   </si>
   <si>
     <t>Alegre-Cebollada</t>
   </si>
   <si>
     <t>Fernandez</t>
   </si>
   <si>
     <t>2018-05-17 09:09:20</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/2</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/2</t>
   </si>
   <si>
     <t>ag_schwappach</t>
   </si>
   <si>
     <t>10.1007/s12268-014-0439-9</t>
   </si>
   <si>
     <t>Ins Herz des sekretorischen Pfades: Stress mobilisiert Ionenkanäle</t>
   </si>
   <si>
     <t>BIOspektrum</t>
   </si>
   <si>
     <t>0947-0867, 1868-6249</t>
   </si>
   <si>
     <t>http://link.springer.com/article/10.1007/s12268-014-0439-9</t>
   </si>
   <si>
     <t>271-274</t>
   </si>
   <si>
     <t>Biospektrum</t>
   </si>
   <si>
     <t>Eric Arakel, Blanche Schwappach,</t>
   </si>
   <si>
     <t>Arakel</t>
   </si>
   <si>
     <t>Schwappach</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/3</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/3</t>
   </si>
   <si>
     <t>ag_ebert, ag_schwappach</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Journal Article</t>
   </si>
   <si>
     <t>10.1242/jcs.141440</t>
   </si>
   <si>
     <t>Tuning the electrical properties of the heart by differential trafficking of KATP ion channel complexes</t>
   </si>
   <si>
     <t>Journal of Cell Science</t>
   </si>
   <si>
     <t>0021-9533, 1477-9137</t>
   </si>
   <si>
     <t>http://jcs.biologists.org/content/127/9/2106</t>
   </si>
   <si>
     <t>2106-2119</t>
   </si>
   <si>
     <t>J Cell Sci</t>
   </si>
   <si>
     <t>PMID: 24569881</t>
   </si>
   <si>
     <t>Eric C. Arakel, Sören Brandenburg, Keita Uchida, Haixia Zhang, Yu-Wen Lin, Tobias Kohl, Bianca Schrul, Matthew S. Sulkin, Igor R. Efimov, Colin G. Nichols, Stephan E. Lehnart, Blanche Schwappach,</t>
   </si>
   <si>
     <t>2024-03-20 12:46:46</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/4</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/4</t>
   </si>
   <si>
     <t>10.1007/s10974-014-9392-y</t>
   </si>
   <si>
     <t>Emerging importance of oxidative stress in regulating striated muscle elasticity</t>
   </si>
   <si>
     <t>Journal of Muscle Research and Cell Motility</t>
   </si>
   <si>
     <t>http://link.springer.com/article/10.1007/s10974-014-9392-y/fulltext.html</t>
   </si>
   <si>
     <t>J Muscle Res Cell Motil</t>
   </si>
   <si>
     <t>Lisa Beckendorf, Wolfgang A. Linke,</t>
   </si>
   <si>
     <t>Beckendorf</t>
   </si>
   <si>
     <t>Linke</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/5</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/5</t>
   </si>
   <si>
     <t>ag_zimmermann</t>
   </si>
   <si>
     <t>10.1161/CIRCULATIONAHA.113.004940</t>
   </si>
   <si>
     <t>Enhanced expression of β3-adrenoceptors in cardiac myocytes attenuates neurohormone-induced hypertrophic remodeling through nitric oxide synthase</t>
   </si>
   <si>
     <t>Circulation</t>
   </si>
   <si>
     <t>1524-4539</t>
   </si>
   <si>
     <t>http://circ.ahajournals.org/content/129/4/451.abstract</t>
   </si>
   <si>
     <t>451-462</t>
   </si>
   <si>
     <t>PMID: 24190960</t>
   </si>
   <si>
     <t>Catharina Belge, Joanna Hammond, Emilie Dubois-Deruy,Boris Manoury, Julien Hamelet, Christophe Beauloye, Andreas Markl, Anne-Catherine Pouleur, Luc Bertrand, Hrag Esfahani, Karima Jnaoui, Konrad R. Götz, Viacheslav O. Nikolaev, Annelies Vanderper, Paul Herijgers, Irina Lobysheva, Guido Iaccarino, Denise Hilfiker-Kleiner, Geneviève Tavernier, Dominique Langin, DVM, Chantal Dessy, Jean-Luc Balligand,</t>
   </si>
   <si>
     <t>Belge</t>
   </si>
   <si>
     <t>Balligand</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/6</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/6</t>
   </si>
   <si>
     <t>ag_zeisberg</t>
   </si>
   <si>
     <t>10.1016/j.ijcard.2014.06.062</t>
   </si>
   <si>
     <t>Increased concentration of circulating angiogenesis and nitric oxide inhibitors induces endothelial to mesenchymal transition and myocardial fibrosis in patients with chronic kidney disease</t>
   </si>
   <si>
     <t>International Journal of Cardiology</t>
   </si>
   <si>
     <t>0167-5273</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0167527314011498</t>
   </si>
   <si>
     <t>99-109</t>
   </si>
   <si>
     <t>Int J Cardiol</t>
   </si>
   <si>
     <t>David M. Charytan, Robert Padera, Alexander M. Helfand, Michael Zeisberg, Xingbo Xu, Xiaopeng Liu, Jonathan Himmelfarb, Angeles Cinelli, Raghu Kalluri, Elisabeth M. Zeisberg</t>
   </si>
   <si>
     <t>Charytan</t>
   </si>
   <si>
     <t>Zeisberg</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/7</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/7</t>
   </si>
   <si>
     <t>ag_guan</t>
   </si>
   <si>
     <t>10.4172/2155-9880.S11-008</t>
   </si>
   <si>
     <t>Cardiac Progenitor Cells and their Therapeutic Application for Cardiac Repair</t>
   </si>
   <si>
     <t>Journal of Clinical &amp; Experimental Cardiology</t>
   </si>
   <si>
     <t>2155-9880</t>
   </si>
   <si>
     <t>http://omicsonline.org/cardiac-progenitor-cells-and-their-therapeutic-application-for-cardiac-repair-2155-9880.S11-008.php?aid=14262</t>
   </si>
   <si>
     <t>J Clin Exp Cardiolog</t>
   </si>
   <si>
     <t>Lukas Cyganek, Simin Chen, Thomas Borchert, Kaomei Guan,</t>
   </si>
   <si>
     <t>Cyganek</t>
   </si>
   <si>
     <t>Guan</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/8</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/8</t>
   </si>
   <si>
     <t>ag_rehling</t>
   </si>
   <si>
     <t>10.1016/j.febslet.2014.06.006</t>
   </si>
   <si>
     <t>Aim24 stabilizes respiratory chain supercomplexes and is required for efficient respiration</t>
   </si>
   <si>
     <t>FEBS letters</t>
   </si>
   <si>
     <t>1873-3468</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S001457931400458X</t>
   </si>
   <si>
     <t>2985-2992</t>
   </si>
   <si>
     <t>FEBS Lett</t>
   </si>
   <si>
     <t>PMID: 24928273</t>
   </si>
   <si>
     <t>Markus Deckers, Martina Balleininger, Milena Vukotic, Katharina Römpler, Bettina Bareth, Lisa Juris, Jan Dudek,</t>
   </si>
   <si>
     <t>Deckers</t>
   </si>
   <si>
     <t>Dudek</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/9</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/9</t>
   </si>
   <si>
     <t>10.1136/heartjnl-2014-305503</t>
   </si>
   <si>
     <t>The Janus face of BNP therapy in chronic heart failure: beneficial effects unmasked by β blockers?</t>
   </si>
   <si>
     <t>Heart</t>
   </si>
   <si>
     <t>1468-201X</t>
   </si>
   <si>
     <t>http://heart.bmj.com/content/100/11/819</t>
   </si>
   <si>
     <t>819-820</t>
   </si>
   <si>
     <t>PMID: 24667282</t>
   </si>
   <si>
     <t>Matthias Dewenter, Christiane Vettel, Ali El-Armouche,</t>
   </si>
   <si>
     <t>Dewenter</t>
   </si>
   <si>
     <t>El-Armouche</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/10</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/10</t>
   </si>
   <si>
     <t>10.1172/JCI66854</t>
   </si>
   <si>
     <t>Parthenogenetic stem cells for tissue-engineered heart repair</t>
   </si>
   <si>
     <t>Journal of Clinical Investigation</t>
   </si>
   <si>
     <t>0021-9738</t>
   </si>
   <si>
     <t>http://www.jci.org/articles/view/66854</t>
   </si>
   <si>
     <t>1285-1298</t>
   </si>
   <si>
     <t>J Clin Invest</t>
   </si>
   <si>
     <t>Michael Didié, Peter Christalla, Michael Rubart, Vijayakumar Muppala, Stephan Döker, Bernhard Unsöld, Ali El-Armouche, Thomas Rau, Thomas Eschenhagen, Alexander P. Schwoerer, Heimo Ehmke, Udo Schumacher, Sigrid Fuchs, Claudia Lange, Alexander Becker, Wen Tao, John A. Scherschel, Mark H. Soonpaa, Tao Yang, Qiong Lin, Martin Zenke, Dong-Wook Han, Hans R. Schöler, Cornelia Rudolph, Doris Steinemann, Brigitte Schlegelberger, Steve Kattman, Alec Witty, Gordon Keller, Loren J. Field, Wolfram-Hubertus Zimmermann,</t>
   </si>
   <si>
     <t>Didie</t>
   </si>
   <si>
     <t>Zimmermann</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/11</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/11</t>
   </si>
   <si>
     <t>10.1152/ajpheart.00218.2013</t>
   </si>
   <si>
     <t>Preservation of left ventricular function and morphology in volume-loaded versus volume-unloaded heterotopic heart transplants</t>
   </si>
   <si>
     <t>American Journal of Physiology. Heart and Circulatory Physiology</t>
   </si>
   <si>
     <t>0363-6135, 1522-1539</t>
   </si>
   <si>
     <t>http://ajpheart.physiology.org/content/305/4/H533</t>
   </si>
   <si>
     <t>H533-H541</t>
   </si>
   <si>
     <t>Am J Physiol Heart Circ Physiol</t>
   </si>
   <si>
     <t>Total mechanical unloading of the heart in classical models of heterotopic heart transplantation leads to cardiac atrophy and functional deterioration. In contrast, partial unloading of failing human hearts with left ventricular (LV) assist devices (LVADs) can in some patients ameliorate heart failure symptoms. Here we tested in heterotopic rat heart transplant models whether partial volume-loading (VL; anastomoses: aorta of donor to aorta of recipient, pulmonary artery of donor to left atrium of donor, superior vena cava of donor to inferior vena cava of recipient; n = 27) is superior to the classical model of myocardial unloading (UL; anastomoses: aorta of donor to aorta of recipient, pulmonary artery of donor to inferior vena cava of recipient; n = 14) with respect to preservation of ventricular morphology and function. Echocardiography, magnetic resonance imaging, and LV-pressure-volume catheter revealed attenuated myocardial atrophy with ∼30% higher LV weight and better systolic contractile function in VL compared with UL (fractional area shortening, 34% vs. 18%; maximal change in pressure over time, 2,986 ± 252 vs. 2,032 ± 193 mmHg/s). Interestingly, no differences in fibrosis (Picrosirus red staining) or glucose metabolism (2-[18F]-fluoro-2-deoxy-D-glucose-PET) between VL and UL were observed. We conclude that the rat model of partial VL attenuates atrophic remodelling and shows superior morphological as well as functional preservation, and thus should be considered more widely as a research model. PMID: 23771692</t>
   </si>
   <si>
     <t>Michael Didié, Daniel Biermann, Ralph Buchert, Andreas Hess, Katrin Wittköpper, Peter Christalla, Stephan Döker, Fawad Jebran, Friedrich Schöndube, Hermann Reichenspurner, Ali El-Armouche, Wolfram-Hubertus Zimmermann,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/12</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/12</t>
   </si>
   <si>
     <t>10.1016/j.scr.2013.05.005</t>
   </si>
   <si>
     <t>Cardiolipin deficiency affects respiratory chain function and organization in an induced pluripotent stem cell model of Barth syndrome</t>
   </si>
   <si>
     <t>Stem Cell Research</t>
   </si>
   <si>
     <t>1876-7753</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S1873506113000548</t>
   </si>
   <si>
     <t>806-819</t>
   </si>
   <si>
     <t>Stem Cell Res</t>
   </si>
   <si>
     <t>PMID: 23792436</t>
   </si>
   <si>
     <t>Jan Dudek, I-Fen Cheng, Martina Balleininger, Frédéric M. Vaz, Katrin Streckfuss-Bömeke, Daniela Hübscher, Milena Vukotic, Ronald J.A. Wanders, Peter Rehling, Kaomei Guan</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/13</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/13</t>
   </si>
   <si>
     <t>ag_sossalla</t>
   </si>
   <si>
     <t>10.1093/cvr/cvu120</t>
   </si>
   <si>
     <t>Tubulin polymerization disrupts cardiac β-adrenergic regulation of late INa</t>
   </si>
   <si>
     <t>Cardiovascular Research</t>
   </si>
   <si>
     <t>0008-6363, 1755-3245</t>
   </si>
   <si>
     <t>http://cardiovascres.oxfordjournals.org/content/early/2014/05/08/cvr.cvu120</t>
   </si>
   <si>
     <t>cvu120</t>
   </si>
   <si>
     <t>Cardiovasc Res</t>
   </si>
   <si>
     <t>Aims The anticancer drug paclitaxel (TXL) that polymerizes microtubules is associated with arrhythmias and sinus node dysfunction. TXL can alter membrane expression of Na channels (NaV1.5) and Na current (INa) but the mechanisms are unknown. Ca/CaM-dependent protein kinase II (CaMKII) can be activated by β-adrenergic stimulation and regulates INa gating. We tested, whether TXL interferes with isoproterenol (ISO)-induced activation of CaMKII and consequent INa regulation. Methods and Results In wild-type (WT) mouse myocytes, the addition of ISO (1 µmol/L) resulted in increased CaMKII autophosphorylation (Western blotting). This increase was completely abolished after pre-treatment with TXL (100 µmol/L, 1.5 h). The mechanism was further investigated in human embryonic kidney cells. TXL inhibited the ISO-induced β-arrestin translocation. Interestingly, both knockdown of β-arrestin 2 expression using small interfering RNA or inhibition of exchange protein directly activated by cAMP (Epac) blocked the ISO-induced CaMKII autophosphorylation similar to TXL. The generation of cAMP, however, was unaltered (Epac1-camps). CaMKII-dependent Na channel function was measured using patch-clamp technic in isolated cardiomyoctes. ISO stimulation failed to induce CaMKII-dependent enhancement of late INa and Na channel inactivation (negative voltage shift in steady-state activation and enhanced intermediate inactivation) after TXL pre-incubation. Consistent with this, TXL also inhibited ISO-induced CaMKII-specific Na channel phosphorylation (at serine 571 of NaV1.5). Conclusion TXL preincubation disrupts the ISO-dependent CaMKII activation and consequent Na channel regulation. This may be important for patients receiving TXL treatments but also relevant for conditions of increased CaMKII expression and enhanced β-adrenergic stimulation like in heart failure. PMID: 24812278</t>
   </si>
   <si>
     <t>Nataliya Dybkova, Stefan Wagner, Johannes Backs, Thomas J. Hund, Peter J. Mohler, Thomas Sowa, Viacheslav O. Nikolaev, Lars S. Maier,</t>
   </si>
   <si>
     <t>Dybkova</t>
   </si>
   <si>
     <t>Maier</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/14</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/14</t>
   </si>
   <si>
     <t>10.1161/CIRCULATIONAHA.113.001746</t>
   </si>
   <si>
     <t>Ca2+/calmodulin-dependent protein kinase II and protein kinase A differentially regulate sarcoplasmic reticulum Ca2+ leak in human cardiac pathology</t>
   </si>
   <si>
     <t>http://circ.ahajournals.org/content/128/9/970</t>
   </si>
   <si>
     <t>970-981</t>
   </si>
   <si>
     <t>PMID: 23877259</t>
   </si>
   <si>
     <t>Thomas H. Fischer, Jonas Herting, Theodor Tirilomis, André Renner, Stefan Neef, Karl Toischer, David Ellenberger, Anna Förster, Jan D. Schmitto, Jan Gummert, Friedrich A. Schöndube, Gerd Hasenfuss, Lars S. Maier, Samuel Sossalla,</t>
   </si>
   <si>
     <t>Fischer</t>
   </si>
   <si>
     <t>Sossalla</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/15</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/15</t>
   </si>
   <si>
     <t>10.1002/ejhf.163</t>
   </si>
   <si>
     <t>Ca(2+) /calmodulin-dependent protein kinase II equally induces sarcoplasmic reticulum Ca(2+) leak in human ischaemic and dilated cardiomyopathy</t>
   </si>
   <si>
     <t>European Journal of Heart Failure</t>
   </si>
   <si>
     <t>1879-0844</t>
   </si>
   <si>
     <t>http://onlinelibrary.wiley.com/doi/10.1002/ejhf.163/abstract</t>
   </si>
   <si>
     <t>Eur J Heart Fail</t>
   </si>
   <si>
     <t>PMID: 25201344</t>
   </si>
   <si>
     <t>Thomas H. Fischer, Jörg Eiringhaus, Nataliya Dybkova, Anna Förster, Jonas Herting, Astrid Kleinwächter, Senka Ljubojevic, Jan D. Schmitto, Katrin Streckfuß-Bömeke, André Renner, Jan Gummert, Gerd Hasenfuss, Lars S. Maier, Samuel Sossalla,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/16</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/16</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2012.11.003</t>
   </si>
   <si>
     <t>The Ca-calmodulin dependent kinase II: A promising target for future antiarrhythmic therapies?</t>
   </si>
   <si>
     <t>Journal of Molecular and Cellular Cardiology</t>
   </si>
   <si>
     <t>0022-2828, 1095-8584</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0022282812004038</t>
   </si>
   <si>
     <t>182-187</t>
   </si>
   <si>
     <t>J Mol Cell Cardiol</t>
   </si>
   <si>
     <t>Thomas H. Fischer, Stefan Neef, Lars S. Maier,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/17</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/17</t>
   </si>
   <si>
     <t>10.1007/s10741-012-9339-6</t>
   </si>
   <si>
     <t>The ryanodine receptor leak: how a tattered receptor plunges the failing heart into crisis</t>
   </si>
   <si>
     <t>Heart Failure Reviews</t>
   </si>
   <si>
     <t>1573-7322</t>
   </si>
   <si>
     <t>http://link.springer.com/article/10.1007/s10741-012-9339-6</t>
   </si>
   <si>
     <t>475-483</t>
   </si>
   <si>
     <t>Heart Fail Rev</t>
   </si>
   <si>
     <t>PMID: 22932727  PMCID: PMC3677980</t>
   </si>
   <si>
     <t>Thomas H. Fischer, Lars S. Maier, Samuel Sossalla,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/18</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/18</t>
   </si>
   <si>
     <t>Herzinsuffizienz</t>
   </si>
   <si>
     <t>Austrian Journal of Cardiology</t>
   </si>
   <si>
     <t>1024-0098</t>
   </si>
   <si>
     <t>http://www.kup.at/journals/summary/12234.html</t>
   </si>
   <si>
     <t>208-213</t>
   </si>
   <si>
     <t>A. Förster, L. S. Maier,</t>
   </si>
   <si>
     <t>Förster</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/19</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/19</t>
   </si>
   <si>
     <t>10.1007/978-1-62703-459-3_7</t>
   </si>
   <si>
     <t>Advances and techniques to measure cGMP in intact cardiomyocytes</t>
   </si>
   <si>
     <t>Methods in Molecular Biology (Clifton, N.J.)</t>
   </si>
   <si>
     <t>1940-6029</t>
   </si>
   <si>
     <t>http://link.springer.com/protocol/10.1007/978-1-62703-459-3_7</t>
   </si>
   <si>
     <t>121-129</t>
   </si>
   <si>
     <t>Methods Mol Biol</t>
   </si>
   <si>
     <t>PMID: 23709029</t>
   </si>
   <si>
     <t>Konrad R. Götz, Viacheslav O. Nikolaev,</t>
   </si>
   <si>
     <t>Götz</t>
   </si>
   <si>
     <t>Nikolaev</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/20</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/20</t>
   </si>
   <si>
     <t>10.1161/CIRCRESAHA.114.302437</t>
   </si>
   <si>
     <t>Transgenic Mice for Real-Time Visualization of cGMP in Intact Adult Cardiomyocytes</t>
   </si>
   <si>
     <t>Circulation Research</t>
   </si>
   <si>
     <t>0009-7330, 1524-4571</t>
   </si>
   <si>
     <t>http://circres.ahajournals.org/content/114/8/1235</t>
   </si>
   <si>
     <t>1235-1245</t>
   </si>
   <si>
     <t>Circ Res</t>
   </si>
   <si>
     <t>PMID: 24599804</t>
   </si>
   <si>
     <t>Konrad R. Götz, Julia U. Sprenger, Ruwan K. Perera, Julia H. Steinbrecher, Stephan E. Lehnart, Michaela Kuhn, Julia Gorelik, Jean-Luc Balligand and Viacheslav O. Nikolaev,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/21</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/21</t>
   </si>
   <si>
     <t>ag_nussbeck</t>
   </si>
   <si>
     <t>10.1007/s11825-013-0403-y</t>
   </si>
   <si>
     <t>Archivierung von Genomdaten</t>
   </si>
   <si>
     <t>Medizinische Genetik</t>
   </si>
   <si>
     <t>0936-5931, 1863-5490</t>
   </si>
   <si>
     <t>http://link.springer.com/article/10.1007/s11825-013-0403-y</t>
   </si>
   <si>
     <t>388-394</t>
   </si>
   <si>
     <t>medgen</t>
   </si>
   <si>
     <t>R. Grütz; N. Mathieu; B. Löhnhardt; P. Weil; M. Krawczak;</t>
   </si>
   <si>
     <t>Grütz</t>
   </si>
   <si>
     <t>Krawczak</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/22</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/22</t>
   </si>
   <si>
     <t>10.1093/cvr/cvs353</t>
   </si>
   <si>
     <t>Deranged myofilament phosphorylation and function in experimental heart failure with preserved ejection fraction</t>
   </si>
   <si>
     <t>http://cardiovascres.oxfordjournals.org/content/97/3/464</t>
   </si>
   <si>
     <t>464-471</t>
   </si>
   <si>
     <t>Aims Heart failure (HF) with preserved ejection fraction (HFpEF) is a major cause of morbidity and mortality. Key alterations in HFpEF include increased left ventricular (LV) stiffness and abnormal relaxation. We hypothesized that myofilament protein phosphorylation and function are deranged in experimental HFpEF vs . normal myocardium. Such alterations may involve the giant elastic protein titin, which contributes decisively to LV stiffness. Methods and results LV tissue samples were procured from normal dogs (CTRL) and old dogs with hypertension-induced LV hypertrophy and diastolic dysfunction (OHT/HFpEF). We quantified the expression and phosphorylation of myofilament proteins, including all-titin and site-specific titin phosphorylation, and assessed the expression/activity of major protein kinases (PKs) and phosphatases (PPs), myofilament calcium sensitivity (pCa50), and passive tension (Fpassive) of isolated permeabilized cardiomyocytes. In OHT vs . CTRL hearts, protein kinase-G (PKG) activity was decreased, whereas PKCα activity and PP1/PP2a expression were increased. Cardiac MyBPC, TnT, TnI and MLC2 were less phosphorylated and pCa50 was increased in OHT vs . CTRL. The titin N2BA (compliant) to N2B (stiff) isoform-expression ratio was lowered in OHT. Hypophosphorylation in OHT was detected for all-titin and at serines S4010/S4099 within titin-N2Bus, whereas S11878 within proline, glutamate, valine, and lysine (PEVK)-titin was hyperphosphorylated. Cardiomyocyte Fpassive was elevated in OHT, but could be normalized by PKG or PKA, but not PKCα, treatment. Conclusions This patient-mimicking HFpEF model is characterized by titin stiffening through altered isoform composition and phosphorylation, both contributing to increased LV stiffness. Hypophosphorylation of myofilament proteins and increased calcium sensitivity suggest that functional impairment at the sarcomere level may be an early event in HFpEF. PMID: 23213108</t>
   </si>
   <si>
     <t>Nazha Hamdani, Kalkidan G. Bishu, Marion von Frieling-Salewsky, Margaret M. Redfield, Wolfgang A. Linke,</t>
   </si>
   <si>
     <t>Hamdani</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/23</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/23</t>
   </si>
   <si>
     <t>10.1161/CIRCRESAHA.111.300105</t>
   </si>
   <si>
     <t>Crucial role for Ca2(+)/calmodulin-dependent protein kinase-II in regulating diastolic stress of normal and failing hearts via titin phosphorylation</t>
   </si>
   <si>
     <t>0009-7330</t>
   </si>
   <si>
     <t>http://circres.ahajournals.org/content/112/4/664/suppl/DC1</t>
   </si>
   <si>
     <t>664-674</t>
   </si>
   <si>
     <t>PMID: 23283722</t>
   </si>
   <si>
     <t>Nazha Hamdani, Judith Krysiak, Michael M. Kreusser, Stefan Neef, Cristobal G. dos Remedios, Lars S. Maier, Markus Krüger, Johannes Backs, Wolfgang A. Linke,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/24</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/24</t>
   </si>
   <si>
     <t>ag_hasenfuss</t>
   </si>
   <si>
     <t>10.1007/s00395-013-0355-z</t>
   </si>
   <si>
     <t>Special issue "Novel perspectives on heart failure"</t>
   </si>
   <si>
     <t>Basic Research in Cardiology</t>
   </si>
   <si>
     <t>1435-1803</t>
   </si>
   <si>
     <t>http://link.springer.com/article/10.1007%2Fs00395-013-0355-z</t>
   </si>
   <si>
     <t>Basic Res Cardiol</t>
   </si>
   <si>
     <t>PMID: 23740213</t>
   </si>
   <si>
     <t>G. Hasenfuß, G. Heusch,</t>
   </si>
   <si>
     <t>Hasenfuß</t>
   </si>
   <si>
     <t>Heusch</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/25</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/25</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2013.09.006</t>
   </si>
   <si>
     <t>Function and regulation of serine/threonine phosphatases in the healthy and diseased heart</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0022282813002691</t>
   </si>
   <si>
     <t>90-98</t>
   </si>
   <si>
     <t>PMID: 24051368</t>
   </si>
   <si>
     <t>Jordi Heijman, Matthias Dewenter, Ali El-Armouche, Dobromir Dobrev,</t>
   </si>
   <si>
     <t>Heijman</t>
   </si>
   <si>
     <t>Dobrev</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/26</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/26</t>
   </si>
   <si>
     <t>ag_lehnart</t>
   </si>
   <si>
     <t>10.1093/cvr/cvt058</t>
   </si>
   <si>
     <t>Imaging T-tubules: dynamic membrane structures for deep functions</t>
   </si>
   <si>
     <t>http://cardiovascres.oxfordjournals.org/content/98/2/162</t>
   </si>
   <si>
     <t>162-164</t>
   </si>
   <si>
     <t>This editorial refers to ‘Emerging mechanisms of T-tubule remodelling in heart failure’ by A. Guo et al ., pp. 204–215, this issue and ‘Ultrastructural uncoupling between T-tubules and sarcoplasmic reticulum in human heart failure’ by H.-B. Zhang, et al ., pp. 269–276, this issue.  Extensive intracellular contacts of the endo/sarcoplasmic reticulum (ER/SR) with transverse tubules (TTs) are fundamental for intracellular Ca2+ cycling in cardiac muscle. For this, TTs extend from the cytoplasmic surface deep into the cell, setting up a complex three-dimensional (3D) membrane network, referred to as ‘transverse axial tubular system’ (TATS) ( Figure 1 A ). The TATS extends over several orders of magnitude in size, e.g. from local TT diameters &lt;100 nm to cell-wide continuous networks expanding over 100 μm, in order to provide thousands of subcellular TT contacts with the ER organelle via junctional SR (jSR) contacts in a typical ventricular myocyte (VM). Not surprisingly, approaches to study the TT membrane structures and properties of the TATS network encompass different imaging and physiological methods. However, until recently ultrastructural TT resolution vs. continuous representation of TATS regions had to be traded against each other. Just imagine representative EM studies (smallest field of view, possible resolution ≤1 nm) when compared with confocal fluorescence microscopy of histological samples (field of view of ∼150 × 150 µm at ∼250 nm resolution using ×63 objectives). Meanwhile this methodological gap is addressed by recent super-resolution fluorescence microscopy approaches (see below).1 Despite apparent gaps between imaging resolution and the nanometric nature of subcellular membrane compartments, conventional fluorescence microscopy is essential to characterize TATS membranes in living samples. In particular, functional imaging studies of isolated cells and two-photon imaging of intact heart tissue have related typical TATS architectures to subcellular functions like Ca2+ release events (sparks) in resting cells (for diastole) or Ca2+ transients … PMID: 23504549</t>
   </si>
   <si>
     <t>Tobias Kohl, Stephan E. Lehnart</t>
   </si>
   <si>
     <t>Kohl</t>
   </si>
   <si>
     <t>Lehnart</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/27</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/27</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2012.11.016</t>
   </si>
   <si>
     <t>Superresolution microscopy in heart - cardiac nanoscopy</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S002228281200421X</t>
   </si>
   <si>
     <t>13-21</t>
   </si>
   <si>
     <t>PMID: 23219451</t>
   </si>
   <si>
     <t>Tobias Kohl, Volker Westphal, Stefan W. Hell, Stephan E. Lehnart,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/28</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/28</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2014.03.001</t>
   </si>
   <si>
     <t>Reactive oxygen species and excitation-contraction coupling in the context of cardiac pathology</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S002228281400073X</t>
   </si>
   <si>
     <t>92-102</t>
   </si>
   <si>
     <t>PMID: 24631768</t>
   </si>
   <si>
     <t>Anne C. Köhler, Can M. Sag, Lars S. Maier,</t>
   </si>
   <si>
     <t>Köhler</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/29</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/29</t>
   </si>
   <si>
     <t>10.1083/jcb.201306077</t>
   </si>
   <si>
     <t>Human myocytes are protected from titin aggregation-induced stiffening by small heat shock proteins</t>
   </si>
   <si>
     <t>The Journal of Cell Biology</t>
   </si>
   <si>
     <t>0021-9525, 1540-8140</t>
   </si>
   <si>
     <t>http://jcb.rupress.org/content/204/2/187</t>
   </si>
   <si>
     <t>187-202</t>
   </si>
   <si>
     <t>J Cell Biol</t>
   </si>
   <si>
     <t>Sebastian Kötter, Andreas Unger, Nazha Hamdani, Patrick Lang, Matthias Vorgerd, Luitgard Nagel-Steger, Wolfgang A. Linke,</t>
   </si>
   <si>
     <t>Kötter</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/30</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/30</t>
   </si>
   <si>
     <t>10.1161/CIRCULATIONAHA.114.006185</t>
   </si>
   <si>
     <t>Cardiac CaM Kinase II Genes δ and γ Contribute to Adverse Remodeling but Redundantly Inhibit Calcineurin-Induced Myocardial Hypertrophy</t>
   </si>
   <si>
     <t>http://circ.ahajournals.org/content/130/15/1262</t>
   </si>
   <si>
     <t>1262-1273</t>
   </si>
   <si>
     <t>PMID: 25124496</t>
   </si>
   <si>
     <t>M. M. Kreusser, L. H. Lehmann, S. Keranov, M. O. Hoting, U. Oehl, M. Kohlhaas, J. C. Reil , K. Neumann, M. D. Schneider, J. A. Hill, D. Dobrev, C. Maack, L. S. Maier, H. J. Gröne, H. A. Katus, E. N. Olson, J. Backs,</t>
   </si>
   <si>
     <t>Kreusser</t>
   </si>
   <si>
     <t>Backs</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/31</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/31</t>
   </si>
   <si>
     <t>10.1113/expphysiol.2012.068262</t>
   </si>
   <si>
     <t>Understanding the physiology of heart failure through cellular and in vivo models-towards targeting of complex mechanisms</t>
   </si>
   <si>
     <t>Experimental Physiology</t>
   </si>
   <si>
     <t>0958-0670, 1469-445X</t>
   </si>
   <si>
     <t>http://ep.physoc.org/content/98/3/622</t>
   </si>
   <si>
     <t>622-628</t>
   </si>
   <si>
     <t>Exp Physiol</t>
   </si>
   <si>
     <t>PMID: 23064508</t>
   </si>
   <si>
     <t>Stephan E. Lehnart,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/32</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/32</t>
   </si>
   <si>
     <t>10.1161/CIRCRESAHA.114.301286</t>
   </si>
   <si>
     <t>Gigantic business: titin properties and function through thick and thin</t>
   </si>
   <si>
     <t>http://circres.ahajournals.org/content/114/6/1052</t>
   </si>
   <si>
     <t>1052-1068</t>
   </si>
   <si>
     <t>Wolfgang A. Linke, Nazha Hamdani,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/33</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/33</t>
   </si>
   <si>
     <t>10.2174/09298673113209990171</t>
   </si>
   <si>
     <t>Experimental antiarrhythmic targets: CaMKII inhibition - ready for clinical evaluation?</t>
   </si>
   <si>
     <t>Current Medicinal Chemistry</t>
   </si>
   <si>
     <t>1875-533X</t>
   </si>
   <si>
     <t>http://www.eurekaselect.com/112299/article</t>
   </si>
   <si>
     <t>1299-1307</t>
   </si>
   <si>
     <t>Curr Med Chem</t>
   </si>
   <si>
     <t>PMID: 23862619</t>
   </si>
   <si>
     <t>Lars S. Maier,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/34</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/34</t>
   </si>
   <si>
     <t>10.1007/s11897-012-0099-3</t>
   </si>
   <si>
     <t>New Treatment Options for Late Na Current, Arrhythmias, and Diastolic Dysfunction</t>
   </si>
   <si>
     <t>Current Heart Failure Reports</t>
   </si>
   <si>
     <t>1546-9530, 1546-9549</t>
   </si>
   <si>
     <t>http://link.springer.com/article/10.1007/s11897-012-0099-3</t>
   </si>
   <si>
     <t>183-191</t>
   </si>
   <si>
     <t>Curr Heart Fail Rep</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/35</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/35</t>
   </si>
   <si>
     <t>10.1016/j.jchf.2012.12.002</t>
   </si>
   <si>
     <t>RAnoLazIne for the treatment of diastolic heart failure in patients with preserved ejection fraction: the RALI-DHF proof-of-concept study</t>
   </si>
   <si>
     <t>JACC. Heart failure</t>
   </si>
   <si>
     <t>2213-1787</t>
   </si>
   <si>
     <t>http://heartfailure.onlinejacc.org/article.aspx?articleid=1671251</t>
   </si>
   <si>
     <t>115-122</t>
   </si>
   <si>
     <t>JACC Heart Fail</t>
   </si>
   <si>
     <t>PMID: 24621836</t>
   </si>
   <si>
     <t>Lars S. Maier, Beth Layug,Ewa Karwatowska-Prokopczuk, Luiz Belardinelli, Stella Lee, Julia Sander, Christian Lang, Rolf Wachter, Frank Edelmann,Gerd Hasenfuss, Claudius Jacobshagen,</t>
   </si>
   <si>
     <t>Jacobshagen</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/36</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/36</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2013.03.001</t>
   </si>
   <si>
     <t>The late Na current as a therapeutic target: where are we?</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0022282813000825</t>
   </si>
   <si>
     <t>44-50</t>
   </si>
   <si>
     <t>PMID: 23500390</t>
   </si>
   <si>
     <t>Lars S. Maier, Samuel Sossalla,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/37</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/37</t>
   </si>
   <si>
     <t>10.1016/j.jacc.2013.05.057</t>
   </si>
   <si>
     <t>Phosphodiesterase-2 is up-regulated in human failing hearts and blunts β-adrenergic responses in cardiomyocytes</t>
   </si>
   <si>
     <t>Journal of the American College of Cardiology</t>
   </si>
   <si>
     <t>1558-3597</t>
   </si>
   <si>
     <t>http://content.onlinejacc.org/mobile/article.aspx?articleid=1700988</t>
   </si>
   <si>
     <t>1596-1606</t>
   </si>
   <si>
     <t>J Am Coll Cardiol</t>
   </si>
   <si>
     <t>PMID: 23810893</t>
   </si>
   <si>
     <t>Hind Mehel, Julius Emons, Christiane Vettel, Katrin Wittköpper, Danilo Seppelt, Matthias Dewenter, Susanne Lutz, Samuel Sossalla, Lars S. Maier, Patrick Lechêne, Jérôme Leroy, Florence Lefebvre, Audrey Varin, Thomas Eschenhagen, Stanley Nattel, Dobromir Dobrev, Wolfram-Hubertus Zimmermann, Viacheslav O. Nikolaev, Grégoire Vandecasteele, Rodolphe Fischmeister, Ali El-Armouche,</t>
   </si>
   <si>
     <t>Mehel</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/38</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/38</t>
   </si>
   <si>
     <t>10.3233/978-1-61499-289-9-1108</t>
   </si>
   <si>
     <t>Requirement analysis for an electronic laboratory notebook for sustainable data management in biomedical research</t>
   </si>
   <si>
     <t>Studies in Health Technology and Informatics</t>
   </si>
   <si>
     <t>0926-9630</t>
   </si>
   <si>
     <t>http://ebooks.iospress.nl/publication/34324</t>
   </si>
   <si>
     <t>Stud Health Technol Inform</t>
   </si>
   <si>
     <t>PMID: 23920882</t>
   </si>
   <si>
     <t>Julia Menzel, Philipp Weil, Philip Bittihn, Daniel Hornung, Nadine Mathieu, Sara Y. Demiroglu,</t>
   </si>
   <si>
     <t>Menzel</t>
   </si>
   <si>
     <t>Demiroglu</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/39</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/39</t>
   </si>
   <si>
     <t>10.3389/fphar.2014.00020</t>
   </si>
   <si>
     <t>CaMKII regulation of cardiac K channels</t>
   </si>
   <si>
     <t>Frontiers in Pharmacology</t>
   </si>
   <si>
     <t>1663-9812</t>
   </si>
   <si>
     <t>http://www.ncbi.nlm.nih.gov/pmc/articles/PMC3930912/</t>
   </si>
   <si>
     <t>Front Pharmacol</t>
   </si>
   <si>
     <t>PMID: 24600393 PMCID: PMC3930912</t>
   </si>
   <si>
     <t>Julian Mustroph, Lars S. Maier, Stefan Wagner,</t>
   </si>
   <si>
     <t>Mustroph</t>
   </si>
   <si>
     <t>Wagner</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/40</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/40</t>
   </si>
   <si>
     <t>10.1007/s00395-013-0360-2</t>
   </si>
   <si>
     <t>Novel aspects of excitation-contraction coupling in heart failure</t>
   </si>
   <si>
     <t>http://link.springer.com/article/10.1007%2Fs00395-013-0360-2</t>
   </si>
   <si>
     <t>PMID: 23740218</t>
   </si>
   <si>
     <t>Stefan Neef, Lars S. Maier,</t>
   </si>
   <si>
     <t>Neef</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/41</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/41</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2013.02.014</t>
   </si>
   <si>
     <t>While systolic cardiomyocyte function is preserved, diastolic myocyte function and recovery from acidosis are impaired in CaMKIIδ-KO mice</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0022282813000795#</t>
   </si>
   <si>
     <t>107-116</t>
   </si>
   <si>
     <t>PMID: 23473775 PMCID: PMC3738196</t>
   </si>
   <si>
     <t>Stefan Neef, Can M. Sag, Maria Daut, Henrik Bäumer, Clemens Grefe, Ali El-Armouche, Jaime DeSantiago, Laetitia Pereira, Donald M. Bers, Johannes Backs, Lars S. Maier</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/42</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/42</t>
   </si>
   <si>
     <t>10.1124/jpet.113.210898</t>
   </si>
   <si>
     <t>Paradoxical Effects on Force Generation after Efficient β1-Adrenoceptor Knockdown in Reconstituted Heart Tissue</t>
   </si>
   <si>
     <t>Journal of Pharmacology and Experimental Therapeutics</t>
   </si>
   <si>
     <t>1521-0103</t>
   </si>
   <si>
     <t>http://jpet.aspetjournals.org/content/349/1/39</t>
   </si>
   <si>
     <t>39-46</t>
   </si>
   <si>
     <t>J Pharmacol Exp Ther</t>
   </si>
   <si>
     <t>PMID: 24431469</t>
   </si>
   <si>
     <t>Christiane Neuber, Oliver J. Müller, Felix C. Hansen, Alexandra Eder, Anika Witten, Frank Rühle, Monika Stoll, Hugo A. Katus, Thomas Eschenhagen, Ali El-Armouche,</t>
   </si>
   <si>
     <t>Neuber</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/43</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/43</t>
   </si>
   <si>
     <t>10.15252/embr.201338358</t>
   </si>
   <si>
     <t>The laboratory notebook in the 21st century</t>
   </si>
   <si>
     <t>EMBO reports</t>
   </si>
   <si>
     <t>1469-221X, 1469-3178</t>
   </si>
   <si>
     <t>http://embor.embopress.org/content/early/2014/05/15/embr.201338358</t>
   </si>
   <si>
     <t>e201338358</t>
   </si>
   <si>
     <t>EMBO Rep</t>
   </si>
   <si>
     <t>Detailed note‐keeping is a prerequisite for, if not a key component of, scientific discovery. An unrecorded experiment is lost to the world even if it sparks a great idea in a scientist's mind: Additional work is needed to reproduce and confirm the original observation and to test the hypothesis by novel experimental strategies. Hence, a detailed record of the experimental setup, observations, and analysis is a crucial requirement for presenting a new discovery to the scientific community. &gt; An unrecorded experiment is lost to the world even if it sparks a great idea in a scientist's mind… For centuries, scientists have been using paper notebooks. However, the digital revolution has changed every aspect of data handling: Acquisition has become automated, primary data exist in a huge variety of formats and require vast memory space, and analysis increasingly uses sophisticated software. While electronic note‐keeping has become state of the art in the pharmaceutical industry, it is by far not the standard in academic life‐science laboratories. In fact, digital record‐keeping has been controversial in academia, and hence, its implementation has been lagging. We argue that many academic laboratories will soon abolish the current precarious mixture of digital data and paper‐based annotation. We see three main reasons for this trend. First, the vast majority of the data generated by a scientist will be in digital form that has to be documented and archived; however, the paper‐based laboratory notebook does not enable convenient documentation of folder structures and data paths. Second, ongoing efforts aim to standardize experimental protocols and data formats in order to improve their general comparability and re‐analysis of data, which make standardization more attractive for scientists. In fact, standardization is a prerequisite for using an electronic laboratory notebook (ELN). Third, long‐term data storage, an essential component of good scientific practice, easily turns … PMID: 24833749</t>
   </si>
   <si>
     <t>Sara Y. Nussbeck, Philipp Weil, Julia Menzel, Bartlomiej Marzec, Kai Lorberg, Blanche Schwappach,</t>
   </si>
   <si>
     <t>Nussbeck</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/44</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/44</t>
   </si>
   <si>
     <t>ag_luther</t>
   </si>
   <si>
     <t>10.1109/ESGCO.2014.6847573</t>
   </si>
   <si>
     <t>Detecting synchronization and interrelations in multivariate time series</t>
   </si>
   <si>
     <t>2014 8th Conference of the European Study Group on Cardiovascular Oscillations (ESGCO)</t>
   </si>
   <si>
     <t>http://ieeexplore.ieee.org/xpl/articleDetails.jsp?arnumber=6847573</t>
   </si>
   <si>
     <t>169-170</t>
   </si>
   <si>
     <t>Ulrich Parlitz, Stefan Luther,</t>
   </si>
   <si>
     <t>Parlitz</t>
   </si>
   <si>
     <t>Luther</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/45</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/45</t>
   </si>
   <si>
     <t>10.1063/1.4884344</t>
   </si>
   <si>
     <t>Local observability of state variables and parameters in nonlinear modeling quantified by delay reconstruction</t>
   </si>
   <si>
     <t>Chaos (Woodbury, N.Y.)</t>
   </si>
   <si>
     <t>1089-7682</t>
   </si>
   <si>
     <t>http://scitation.aip.org/content/aip/journal/chaos/24/2/10.1063/1.4884344</t>
   </si>
   <si>
     <t>024411</t>
   </si>
   <si>
     <t>Chaos</t>
   </si>
   <si>
     <t>PMID: 24985465</t>
   </si>
   <si>
     <t>Ulrich Parlitz, Jan Schumann-Bischoff, Stefan Luther,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/46</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/46</t>
   </si>
   <si>
     <t>10.1103/PhysRevE.89.050902</t>
   </si>
   <si>
     <t>Quantifying uncertainty in state and parameter estimation</t>
   </si>
   <si>
     <t>Physical Review E</t>
   </si>
   <si>
     <t>1539-3755, 1550-2376</t>
   </si>
   <si>
     <t>http://link.aps.org/doi/10.1103/PhysRevE.89.050902</t>
   </si>
   <si>
     <t>050902</t>
   </si>
   <si>
     <t>Phys Rev E</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/47</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/47</t>
   </si>
   <si>
     <t>10.1111/apha.12077</t>
   </si>
   <si>
     <t>Compartmentation of cAMP signalling in cardiomyocytes in health and disease</t>
   </si>
   <si>
     <t>Acta Physiologica (Oxford, England)</t>
   </si>
   <si>
     <t>1748-1716</t>
   </si>
   <si>
     <t>http://onlinelibrary.wiley.com/doi/10.1111/apha.12077/abstract</t>
   </si>
   <si>
     <t>650-662</t>
   </si>
   <si>
     <t>Acta Physiol (Oxf)</t>
   </si>
   <si>
     <t>PMID: 23383621</t>
   </si>
   <si>
     <t>R. K. Perera, V. O. Nikolaev,</t>
   </si>
   <si>
     <t>Perera</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/48</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/48</t>
   </si>
   <si>
     <t>10.1161/CIRCULATIONAHA.113.003313</t>
   </si>
   <si>
     <t>Oxidized Ca2+/Calmodulin-Dependent Protein Kinase II Triggers Atrial Fibrillation</t>
   </si>
   <si>
     <t>0009-7322, 1524-4539</t>
   </si>
   <si>
     <t>http://circ.ahajournals.org/content/128/16/1748</t>
   </si>
   <si>
     <t>1748-1757</t>
   </si>
   <si>
     <t>PMID: 24030498</t>
   </si>
   <si>
     <t>Anil Purohit, Adam G. Rokita, Xiaoqun Guan, Biyi Chen, Olha M. Koval, Niels Voigt, Stefan Neef, Thomas Sowa, Zhan Gao, Elizabeth D. Luczak, Hrafnhildur Stefansdottir, Andrew C. Behunin, Na Li, Ramzi N. El-Accaoui, Baoli Yang, Paari Dominic Swaminathan, Robert M. Weiss, Xander H.T. Wehrens, Long-Sheng Song, Dobromir Dobrev, Lars S. Maier, Mark E. Anderson,</t>
   </si>
   <si>
     <t>Purohit</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/49</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/49</t>
   </si>
   <si>
     <t>10.1002/stem.1332</t>
   </si>
   <si>
     <t>The four and a half LIM-domain 2 controls early cardiac cell commitment and expansion via regulating β-catenin-dependent transcription</t>
   </si>
   <si>
     <t>Stem Cells</t>
   </si>
   <si>
     <t>1549-4918</t>
   </si>
   <si>
     <t>http://onlinelibrary.wiley.com/doi/10.1002/stem.1332/abstract</t>
   </si>
   <si>
     <t>928-940</t>
   </si>
   <si>
     <t>Anke Renger, Maria-Patapia Zafiriou, Claudia Noack, Elena Pavlova, Alexander Becker, Krasimira Sharkova, Martin W. Bergmann, Ali El-Armouche, Wolfram-Hubertus Zimmermann, Laura C. Zelarayan,</t>
   </si>
   <si>
     <t>Renger</t>
   </si>
   <si>
     <t>Zelarayan</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/50</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/50</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2014.08.016</t>
   </si>
   <si>
     <t>Enhanced late INa induces proarrhythmogenic SR Ca leak in a CaMKII-dependent manner</t>
   </si>
   <si>
     <t>1095-8584</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0022282814002636</t>
   </si>
   <si>
     <t>94-105</t>
   </si>
   <si>
     <t>PMID: 25173923</t>
   </si>
   <si>
     <t>Can M. Sag, Anika Mallwitz, StefanWagner, Nico Hartmann, Hanna Schotola, Thomas H. Fischer, Nele Ungeheuer, Jonas Herting, Ajay M. Shah, Lars S.Maier, Samuel Sossalla, Bernhard Unsöld,</t>
   </si>
   <si>
     <t>Sag</t>
   </si>
   <si>
     <t>Unsöld</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/51</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/51</t>
   </si>
   <si>
     <t>10.1007/s00395-013-0385-6</t>
   </si>
   <si>
     <t>Ionizing radiation regulates cardiac Ca handling via increased ROS and activated CaMKII</t>
   </si>
   <si>
     <t>http://link.springer.com/article/10.1007/s00395-013-0385-6</t>
   </si>
   <si>
     <t>PMID: 24068185  PMCID: PMC3898380</t>
   </si>
   <si>
     <t>Can M. Sag, Hendrik A. Wolff, Kay Neumann, Marie-Kristin Opiela, Juqian Zhang, Felicia Steuer, Thomas Sowa, Shamindra Gupta, Markus Schirmer, Mark Hünlich, Margret Rave-Fränk, Clemens F. Hess, Mark E. Anderson, Ajay M. Shah, Hans Christiansen, Lars S. Maier,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/52</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/52</t>
   </si>
   <si>
     <t>10.1016/j.freeradbiomed.2013.05.035</t>
   </si>
   <si>
     <t>Role of oxidants on calcium and sodium movement in healthy and diseased cardiac myocytes</t>
   </si>
   <si>
     <t>Free Radical Biology &amp; Medicine</t>
   </si>
   <si>
     <t>1873-4596</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0891584913002451</t>
   </si>
   <si>
     <t>338-349</t>
   </si>
   <si>
     <t>Free Radic Biol Med</t>
   </si>
   <si>
     <t>PMID: 23732518</t>
   </si>
   <si>
     <t>Can M. Sag, Stefan Wagner, Lars S. Maier,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/53</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/53</t>
   </si>
   <si>
     <t>10.1109/ESGCO.2014.6847567</t>
   </si>
   <si>
     <t>Evaluation of machine learning methods for the long-term prediction of cardiac diseases</t>
   </si>
   <si>
     <t>http://ieeexplore.ieee.org/xpls/abs_all.jsp?arnumber=6847567</t>
   </si>
   <si>
     <t>157-158</t>
   </si>
   <si>
     <t>Alexander Schlemmer, Henning Zwirnmann, Markus Zabel, Ulrich Parlitz, Stefan Luther,</t>
   </si>
   <si>
     <t>Schlemmer</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/54</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/54</t>
   </si>
   <si>
     <t>10.1007/s00424-013-1316-y</t>
   </si>
   <si>
     <t>Enhanced Ca²+ influx through cardiac L-type Ca²+ channels maintains the systolic Ca²+ transient in early cardiac atrophy induced by mechanical unloading</t>
   </si>
   <si>
     <t>Pflügers Archiv: European Journal of Physiology</t>
   </si>
   <si>
     <t>1432-2013</t>
   </si>
   <si>
     <t>http://link.springer.com/article/10.1007%2Fs00424-013-1316-y</t>
   </si>
   <si>
     <t>1763-1773</t>
   </si>
   <si>
     <t>Pflugers Arch</t>
   </si>
   <si>
     <t>PMID: 23842739  PMCID: PMC3898408</t>
   </si>
   <si>
     <t>A. P. Schwoerer, S. Neef, I. Broichhausen, J. Jacubeit, M. Tiburcy, M. Wagner, D. Biermann, M. Didié, C. Vettel, L. S. Maier, W. H. Zimmermann, L. Carrier, T. Eschenhagen,  T. Volk, A. El-Armouche, H. Ehmk,</t>
   </si>
   <si>
     <t>Schwoerer</t>
   </si>
   <si>
     <t>Ehmk</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/55</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/55</t>
   </si>
   <si>
     <t>10.1109/ESGCO.2014.6847564</t>
   </si>
   <si>
     <t>Eliminating pinned spiral waves in cardiac monolayer by far field pacing</t>
   </si>
   <si>
     <t>http://ieeexplore.ieee.org/xpls/abs_all.jsp?arnumber=6847564</t>
   </si>
   <si>
     <t>151-152</t>
   </si>
   <si>
     <t>T K. Shajahan, Valentin I. Krinski, Svetlana Knyazeva, Stefan Luther,</t>
   </si>
   <si>
     <t>Shajahan</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/56</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/56</t>
   </si>
   <si>
     <t>10.1093/cvr/cvu029</t>
   </si>
   <si>
     <t>Control of cytoplasmic and nuclear protein kinase A by phosphodiesterases and phosphatases in cardiac myocytes</t>
   </si>
   <si>
     <t>http://cardiovascres.oxfordjournals.org/content/102/1/97</t>
   </si>
   <si>
     <t>97-106</t>
   </si>
   <si>
     <t>Aims The cAMP-dependent protein kinase (PKA) mediates β-adrenoceptor (β-AR) regulation of cardiac contraction and gene expression. Whereas PKA activity is well characterized in various subcellular compartments of adult cardiomyocytes, its regulation in the nucleus remains largely unknown. The aim of the present study was to compare the modalities of PKA regulation in the cytoplasm and nucleus of cardiomyocytes. Methods and results Cytoplasmic and nuclear cAMP and PKA activity were measured with targeted fluorescence resonance energy transfer probes in adult rat ventricular myocytes. β-AR stimulation with isoprenaline (Iso) led to fast cAMP elevation in both compartments, whereas PKA activity was fast in the cytoplasm but markedly slower in the nucleus. Iso was also more potent and efficient in activating cytoplasmic than nuclear PKA. Similar slow kinetics of nuclear PKA activation was observed upon adenylyl cyclase activation with L-858051 or phosphodiesterase (PDE) inhibition with 3-isobutyl-1-methylxantine. Consistently, pulse stimulation with Iso (15 s) maximally induced PKA and myosin-binding protein C phosphorylation in the cytoplasm, but marginally activated PKA and cAMP response element-binding protein phosphorylation in the nucleus. Inhibition of PDE4 or ablation of the Pde4d gene in mice prolonged cytoplasmic PKA activation and enhanced nuclear PKA responses. In the cytoplasm, phosphatase 1 (PP1) and 2A (PP2A) contributed to the termination of PKA responses, whereas only PP1 played a role in the nucleus. Conclusion Our study reveals a differential integration of cytoplasmic and nuclear PKA responses to β-AR stimulation in cardiac myocytes. This may have important implications in the physiological and pathological hypertrophic response to β-AR stimulation. PMID: 24550350</t>
   </si>
   <si>
     <t>Zeineb Haj Slimane, Ibrahim Bedioune, Patrick Lechene, Audrey Varin, Florence Lefebvre, Philippe Mateo, Valerie Domergue-Dupont, Matthias Dewenter, Wito Richter4, Marco Conti, Ali El-Armouche, Jin Zhang, Rodolphe Fischmeister, Gregoire Vandecasteele,</t>
   </si>
   <si>
     <t>Slimane</t>
   </si>
   <si>
     <t>Vandecasteele</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/57</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/57</t>
   </si>
   <si>
     <t>10.1111/1755-5922.12078</t>
   </si>
   <si>
     <t>Effects of ranolazine on torsades de pointes tachycardias in a healthy isolated rabbit heart model</t>
   </si>
   <si>
     <t>Cardiovascular Therapeutics</t>
   </si>
   <si>
     <t>1755-5922</t>
   </si>
   <si>
     <t>http://onlinelibrary.wiley.com/doi/10.1111/1755-5922.12078/abstract</t>
   </si>
   <si>
     <t>170-177</t>
   </si>
   <si>
     <t>Cardiovasc Ther</t>
   </si>
   <si>
     <t>PMID: 24785406</t>
   </si>
   <si>
     <t>Samuel Sossalla, Nora Wallisch, Karl Toischer, Christian Sohns, Dirk Vollmann, Joachim Seegers, Lars Lüthje, Lars S. Maier, Markus Zabel,</t>
   </si>
   <si>
     <t>Zabel</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/58</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/58</t>
   </si>
   <si>
     <t>10.1111/1755-5922.12017</t>
   </si>
   <si>
     <t>Ranolazine maintained sinus rhythm in a patient with refractory symptomatic atrial fibrillation</t>
   </si>
   <si>
     <t>http://onlinelibrary.wiley.com/doi/10.1111/1755-5922.12017/abstract</t>
   </si>
   <si>
     <t>303-306</t>
   </si>
   <si>
     <t>PMID: 23205928</t>
   </si>
   <si>
     <t>Samuel Sossalla, Christian Sohns, Joachim Seegers, Lars Lüthje, Dirk Vollmann, Markus Zabel,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/59</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/59</t>
   </si>
   <si>
     <t>10.1177/1087057113486000</t>
   </si>
   <si>
     <t>Development of a colorimetric and a fluorescence phosphatase-inhibitor assay suitable for drug discovery approaches</t>
   </si>
   <si>
     <t>Journal of Biomolecular Screening</t>
   </si>
   <si>
     <t>1087-0571, 1552-454X</t>
   </si>
   <si>
     <t>http://jbx.sagepub.com/content/18/8/899</t>
   </si>
   <si>
     <t>899-909</t>
   </si>
   <si>
     <t>J Biomol Screen</t>
   </si>
   <si>
     <t>Hannieh Sotoud, Philip Gribbon, Bernhard Ellinger, Jeanette Reinshagen, Peter Boknik, Lars Kattner, Ali El-Armouche, Thomas Eschenhagen,</t>
   </si>
   <si>
     <t>Sotoud</t>
   </si>
   <si>
     <t>Eschenhagen</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/60</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/60</t>
   </si>
   <si>
     <t>10.3390/ijms14048025</t>
   </si>
   <si>
     <t>Biophysical Techniques for Detection of cAMP and cGMP in Living Cells</t>
   </si>
   <si>
     <t>International Journal of Molecular Sciences</t>
   </si>
   <si>
     <t>1422-0067</t>
   </si>
   <si>
     <t>http://www.mdpi.com/1422-0067/14/4/8025</t>
   </si>
   <si>
     <t>8025-8046</t>
   </si>
   <si>
     <t>Int J Mol Sci</t>
   </si>
   <si>
     <t>PMID:23584022</t>
   </si>
   <si>
     <t>Julia U. Sprenger, Viacheslav O. Nikolaev,</t>
   </si>
   <si>
     <t>Sprenger</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/61</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/61</t>
   </si>
   <si>
     <t>10.1093/eurheartj/ehs203</t>
   </si>
   <si>
     <t>Comparative study of human-induced pluripotent stem cells derived from bone marrow cells, hair keratinocytes, and skin fibroblasts</t>
   </si>
   <si>
     <t>European Heart Journal</t>
   </si>
   <si>
     <t>0195-668X, 1522-9645</t>
   </si>
   <si>
     <t>http://eurheartj.oxfordjournals.org/content/34/33/2618</t>
   </si>
   <si>
     <t>2618-2629</t>
   </si>
   <si>
     <t>Eur Heart J</t>
   </si>
   <si>
     <t>PMID: 22798560</t>
   </si>
   <si>
     <t>Katrin Streckfuss-Bömeke, Frieder Wolf, Azadeh Azizian, Michael Stauske, Malte Tiburcy, Stefan Wagner, Daniela Hübscher, Ralf Dressel, Simin Chen, Jörg Jende, Gerald Wulf, Verena Lorenz, Michael P. Schön, Lars S. Maier, Wolfram H. Zimmermann, Gerd Hasenfuss, Kaomei Guan,</t>
   </si>
   <si>
     <t>Streckfuss-Bömeke</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/62</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/62</t>
   </si>
   <si>
     <t>10.1016/j.ebiom.2014.11.005</t>
   </si>
   <si>
     <t>Induction of Tet3-dependent epigenetic remodeling by low-dose Hydralazine attenuates progression of chronic kidney disease</t>
   </si>
   <si>
     <t>EBioMedicine</t>
   </si>
   <si>
     <t>2352-3964</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S2352396414000292</t>
   </si>
   <si>
     <t>Björn Tampe, Desiree Tampe, Elisabeth M. Zeisberg, Gerhard A. Müller, Wibke Bechtel-Walz, Michael Koziolek, Raghu Kalluri, Michael Zeisberg,</t>
   </si>
   <si>
     <t>Tampe</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/63</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/63</t>
   </si>
   <si>
     <t>10.1007/978-1-4939-1047-2_15</t>
   </si>
   <si>
     <t>Collagen-Based Engineered Heart Muscle</t>
   </si>
   <si>
     <t>Methods in molecular biology</t>
   </si>
   <si>
     <t>http://link.springer.com/protocol/10.1007/978-1-4939-1047-2_15</t>
   </si>
   <si>
     <t>167-176</t>
   </si>
   <si>
     <t>PMID: 25070336 DOI: 10.1007/978-1-4939-1047-2_15</t>
   </si>
   <si>
     <t>Malte Tiburcy, Tim Meyer, Poh Loong Soong, Wolfram-Hubertus Zimmermann,</t>
   </si>
   <si>
     <t>Tiburcy</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/64</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/64</t>
   </si>
   <si>
     <t>10.1016/j.tcm.2013.05.003</t>
   </si>
   <si>
     <t>Modeling myocardial growth and hypertrophy in engineered heart muscle</t>
   </si>
   <si>
     <t>Trends in Cardiovascular Medicine</t>
   </si>
   <si>
     <t>1873-2615</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S1050173813000820</t>
   </si>
   <si>
     <t>7-13</t>
   </si>
   <si>
     <t>Trends Cardiovasc Med</t>
   </si>
   <si>
     <t>PMID: 23953977</t>
   </si>
   <si>
     <t>Malte Tiburcy, Wolfram-Hubertus Zimmermann,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/65</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/65</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2013.03.021</t>
   </si>
   <si>
     <t>Role of late sodium current as a potential arrhythmogenic mechanism in the progression of pressure-induced heart disease</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0022282813001028</t>
   </si>
   <si>
     <t>111-122</t>
   </si>
   <si>
     <t>PMID: 23570977  PMCID: PMC3720777</t>
   </si>
   <si>
     <t>Karl Toischer, Nico Hartmann, Stefan Wagner, Thomas H. Fischer, Jonas Herting, Bernhard C. Danner, Can M. Sag, Thomas J. Hund, Peter J. Mohler, Luiz Belardinelli, Gerd Hasenfuss, Lars S. Maier, Samuel Sossalla,</t>
   </si>
   <si>
     <t>Toischer</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/66</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/66</t>
   </si>
   <si>
     <t>10.1124/jpet.113.207001</t>
   </si>
   <si>
     <t>Dopamine and Lipophilic Derivates Protect Cardiomyocytes against Cold Preservation Injury</t>
   </si>
   <si>
     <t>http://jpet.aspetjournals.org/content/348/1/77</t>
   </si>
   <si>
     <t>77-85</t>
   </si>
   <si>
     <t>PMID: 24135075</t>
   </si>
   <si>
     <t>Christiane Vettel, Maximilia C. Hottenrott, Rahel Spindler, Urs Benck, Peter Schnuelle, Charalambos Tsagogiorgas, Bernhard K. Krämer, Simone Hoeger, Ali El-Armouche, Thomas Wieland, and Benito A. Yard,</t>
   </si>
   <si>
     <t>Vettel</t>
   </si>
   <si>
     <t>Yard</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/67</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/67</t>
   </si>
   <si>
     <t>10.1152/ajpheart.00852.2013</t>
   </si>
   <si>
     <t>PDE2-mediated cAMP hydrolysis accelerates cardiac fibroblast to myofibroblast conversion and is antagonized by exogenous activation of cGMP signaling pathways</t>
   </si>
   <si>
     <t>http://ajpheart.physiology.org/content/306/8/H1246</t>
   </si>
   <si>
     <t>H1246-H1252</t>
   </si>
   <si>
     <t>Recent studies suggest that the signal molecules cAMP and cGMP have antifibrotic effects by negatively regulating pathways associated with fibroblast to myofibroblast (MyoCF) conversion. The phosphodiesterase 2 (PDE2) has the unique property to be stimulated by cGMP, which leads to a remarkable increase in cAMP hydrolysis and thus mediates a negative cross-talk between both pathways. PDE2 has been recently investigated in cardiomyocytes; here we specifically addressed its role in fibroblast conversion and cardiac fibrosis. PDE2 is abundantly expressed in both neonatal rat cardiac fibroblasts (CFs) and cardiomyocytes. The overexpression of PDE2 in CFs strongly reduced basal and isoprenaline-induced cAMP synthesis, and this decrease was sufficient to induce MyoCF conversion even in the absence of exogenous profibrotic stimuli. Functional stress-strain experiments with fibroblast-derived engineered connective tissue (ECT) demonstrated higher stiffness in ECTs overexpressing PDE2. In regard to cGMP, neither basal nor atrial natriuretic peptide-induced cGMP levels were affected by PDE2, whereas the response to nitric oxide donor sodium nitroprusside was slightly but significantly reduced. Interestingly, despite persistently depressed cAMP levels, both cGMP-elevating stimuli were able to completely prevent the PDE2-induced MyoCF phenotype, arguing for a double-tracked mechanism. In conclusion, PDE2 accelerates CF to MyoCF conversion, which leads to greater stiffness in ECTs. Atrial natriuretic peptide- and sodium nitroprusside-mediated cGMP synthesis completely reverses PDE2-induced fibroblast conversion. Thus PDE2 may augment cardiac remodeling, but this effect can also be overcome by enhanced cGMP. The redundant role of cAMP and cGMP as antifibrotic meditators may be viewed as a protective mechanism in heart failure. PMID: 24531807</t>
   </si>
   <si>
     <t>C. Vettel, S. Lämmle, S. Ewens, C. Cervirgen, J. Emons, A. Ongherth, M. Dewenter, D. Lindner, D. Westermann, V. O. Nikolaev,S. Lutz, W. H. Zimmermann, A. El-Armouche,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/68</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/68</t>
   </si>
   <si>
     <t>10.1016/j.bbamcr.2012.09.012</t>
   </si>
   <si>
     <t>Lysine methyltransferase Smyd2 regulates Hsp90-mediated protection of the sarcomeric titin springs and cardiac function</t>
   </si>
   <si>
     <t>Biochimica et Biophysica Acta</t>
   </si>
   <si>
     <t>0167-4889</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0167488912002819</t>
   </si>
   <si>
     <t>812-822</t>
   </si>
   <si>
     <t>Biochim Biophys Acta</t>
   </si>
   <si>
     <t>Tobias Voelkel, Christian Andresen, Andreas Unger, Steffen Just, Wolfgang Rottbauer, Wolfgang A. Linke,</t>
   </si>
   <si>
     <t>Voelkel</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/69</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/69</t>
   </si>
   <si>
     <t>10.3791/51823</t>
   </si>
   <si>
     <t>Analysis of Tubular Membrane Networks in Cardiac Myocytes from Atria and Ventricles</t>
   </si>
   <si>
     <t>Journal of Visualized Experiments</t>
   </si>
   <si>
     <t>1940-087X</t>
   </si>
   <si>
     <t>http://www.jove.com/video/51823/analysis-tubular-membrane-networks-cardiac-myocytes-from-atria</t>
   </si>
   <si>
     <t>J Vis Exp</t>
   </si>
   <si>
     <t>Eva Wagner, Sören Brandenburg, Tobias Kohl, Stephan E. Lehnart,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/70</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/70</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2014.07.011</t>
   </si>
   <si>
     <t>NADPH oxidase 2 mediates angiotensin II-dependent cellular arrhythmias via PKA and CaMKII</t>
   </si>
   <si>
     <t>0022-2828</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0022282814002363</t>
   </si>
   <si>
     <t>206-215</t>
   </si>
   <si>
     <t>Stefan Wagner, Christian Dantz, Hannah Flebbe, Azadeh Azizian, Can Martin Sag, Susanne Engels, Johanna Möllencamp, Nataliya Dybkova, Towhidul Islam, Ajay M. Shah, Lars S. Maier,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/71</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/71</t>
   </si>
   <si>
     <t>10.1089/ars.2012.4818</t>
   </si>
   <si>
     <t>Redox regulation of sodium and calcium handling</t>
   </si>
   <si>
     <t>Antioxidants &amp; Redox Signaling</t>
   </si>
   <si>
     <t>1557-7716</t>
   </si>
   <si>
     <t>http://online.liebertpub.com/doi/abs/10.1089/ars.2012.4818</t>
   </si>
   <si>
     <t>1063-1077</t>
   </si>
   <si>
     <t>Antioxid Redox Signal</t>
   </si>
   <si>
     <t>PMID: 22900788  PMCID: PMC3567778</t>
   </si>
   <si>
     <t>Stefan Wagner, Adam G. Rokita, Mark E. Anderson, Lars S. Maier,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/72</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/72</t>
   </si>
   <si>
     <t>10.1016/j.hrthm.2013.02.002</t>
   </si>
   <si>
     <t>Small conductance Ca-activated K channel: Small but powerful proarrhythmogenic?</t>
   </si>
   <si>
     <t>Heart Rhythm</t>
   </si>
   <si>
     <t>1547-5271</t>
   </si>
   <si>
     <t>http://www.heartrhythmjournal.com/article/S1547527113001082/abstract</t>
   </si>
   <si>
     <t>899-900</t>
   </si>
   <si>
     <t>Stefan Wagner, Lars S. Maier,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/73</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/73</t>
   </si>
   <si>
     <t>10.1161/CIRCRESAHA.112.274530</t>
   </si>
   <si>
     <t>Stimulated Emission Depletion Live-Cell Super-Resolution Imaging Shows Proliferative Remodeling of T-Tubule Membrane Structures After Myocardial Infarction</t>
   </si>
   <si>
     <t>http://circres.ahajournals.org/content/111/4/402</t>
   </si>
   <si>
     <t>402-414</t>
   </si>
   <si>
     <t>PMID: 22723297</t>
   </si>
   <si>
     <t>Eva Wagner, Marcel A. Lauterbach, Tobias Kohl, Volker Westphal, George S. B. Williams, Julia H. Steinbrecher, Jan-Hendrik Streich, Brigitte Korff, Hoang-Trong M. Tuan, Brian Hagen, Stefan Luther, Gerd Hasenfuss, Ulrich Parlitz, M. Saleet Jafri, Stefan W. Hell, W. Jonathan Lederer, Stephan E. Lehnart,</t>
   </si>
   <si>
     <t>2019-06-06 09:13:28</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/74</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/74</t>
   </si>
   <si>
     <t>10.1152/ajpheart.00694.2013</t>
   </si>
   <si>
     <t>Urocortin 2 stimulates nitric oxide production in ventricular myocytes via Akt- and PKA-mediated phosphorylation of eNOS at serine 1177</t>
   </si>
   <si>
     <t>http://ajpheart.physiology.org/content/307/5/H689</t>
   </si>
   <si>
     <t>H689-H700</t>
   </si>
   <si>
     <t>Urocortin 2 (Ucn2) is a cardioactive peptide exhibiting beneficial effects in normal and failing heart. In cardiomyocytes, it elicits cAMP- and Ca2+-dependent positive inotropic and lusitropic effects. We tested the hypothesis that, in addition, Ucn2 activates cardiac nitric oxide (NO) signaling and elucidated the underlying signaling pathways and mechanisms. In isolated rabbit ventricular myocytes, Ucn2 caused concentration- and time-dependent increases in phosphorylation of Akt (Ser473, Thr308), endothelial NO synthase (eNOS) (Ser1177), and ERK1/2 (Thr202/Tyr204). ERK1/2 phosphorylation, but not Akt and eNOS phosphorylation, was suppressed by inhibition of MEK1/2. Increased Akt phosphorylation resulted in increased Akt kinase activity and was mediated by corticotropin-releasing factor 2 (CRF2) receptors (astressin-2B sensitive). Inhibition of phosphatidylinositol 3-kinase (PI3K) diminished both Akt as well as eNOS phosphorylation mediated by Ucn2. Inhibition of protein kinase A (PKA) reduced Ucn2-induced phosphorylation of eNOS but did not affect the increase in phosphorylation of Akt. Conversely, direct receptor-independent elevation of cAMP via forskolin increased phosphorylation of eNOS but not of Akt. Ucn2 increased intracellular NO concentration ([NO]i), [cGMP], [cAMP], and cell shortening. Inhibition of eNOS suppressed the increases in [NO]i and cell shortening. When both PI3K-Akt and cAMP-PKA signaling were inhibited, the Ucn2-induced increases in [NO]i and cell shortening were attenuated. Thus, in rabbit ventricular myocytes, Ucn2 causes activation of cAMP-PKA, PI3K-Akt, and MEK1/2-ERK1/2 signaling. The MEK1/2-ERK1/2 pathway is not required for stimulation of NO signaling in these cells. The other two pathways, cAMP-PKA and PI3K-Akt, converge on eNOS phosphorylation at Ser1177 and result in pronounced and sustained cellular NO production with subsequent stimulation of cGMP signaling. PMID: 25015964</t>
   </si>
   <si>
     <t>Stefanie Walther, Florentina Pluteanu, Susanne Renz, Yulia Nikonova, Joshua T. Maxwell, Li-Zhen Yang, Kurt Schmidt, Joshua N. Edwards, Paulina Wakula, Klaus Groschner, Lars S. Maier, Joachim Spiess, Lothar A. Blatter, Burkert Pieske, Jens Kockskämper,</t>
   </si>
   <si>
     <t>Walther</t>
   </si>
   <si>
     <t>Kockskämper</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/75</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/75</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2013.12.003</t>
   </si>
   <si>
     <t>Caveolin-3 regulates compartmentation of cardiomyocyte beta2-adrenergic receptor-mediated cAMP signaling</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0022282813003520</t>
   </si>
   <si>
     <t>38-48</t>
   </si>
   <si>
     <t>PMID: 24345421</t>
   </si>
   <si>
     <t>Peter T.Wright, Viacheslav O. Nikolaev, Thomas O'Hara, Ivan Diakonov, Anamika Bhargava, Sergiy Tokar, Sophie Schobesberger, Andrew I. Shevchuk, Markus B. Sikkel, Ross Wilkinson, Natalia A. Trayanova, Alexander R. Lyon, Sian E. Harding, Julia Gorelik,</t>
   </si>
   <si>
     <t>Wright</t>
   </si>
   <si>
     <t>Gorelik</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/76</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/76</t>
   </si>
   <si>
     <t>10.1161/CIRCRESAHA.113.300216</t>
   </si>
   <si>
     <t>Patching the Heart Cardiac Repair From Within and Outside</t>
   </si>
   <si>
     <t>http://circres.ahajournals.org/content/113/7/922</t>
   </si>
   <si>
     <t>922-932</t>
   </si>
   <si>
     <t>PMID: 24030022</t>
   </si>
   <si>
     <t>Lei Ye, Wolfram-Hubertus Zimmermann, Daniel J Garry, Jianyi Zhang,</t>
   </si>
   <si>
     <t>Ye</t>
   </si>
   <si>
     <t>Zhang</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/77</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/77</t>
   </si>
   <si>
     <t>10.1002/stem.1741</t>
   </si>
   <si>
     <t>Erythropoietin responsive cardiomyogenic cells contribute to heart repair post myocardial infarction</t>
   </si>
   <si>
     <t>http://onlinelibrary.wiley.com/doi/10.1002/stem.1741/abstract</t>
   </si>
   <si>
     <t>2480-2491</t>
   </si>
   <si>
     <t>PMID: 24806289</t>
   </si>
   <si>
     <t>Maria Patapia Zafiriou, Claudia Noack, Bernhard Unsöld, Michael Didie, Elena Pavlova, Henrike J. Fischer, Holger M. Reichardt, Martin W. Bergmann, Ali El-Armouche, Wolfram-Hubertus Zimmermann, Laura Cecilia Zelarayan,</t>
   </si>
   <si>
     <t>Zafiriou</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/78</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/78</t>
   </si>
   <si>
     <t>10.1002/path.4120</t>
   </si>
   <si>
     <t>The role of promoter hypermethylation in fibroblast activation and fibrogenesis</t>
   </si>
   <si>
     <t>Journal of Pathology</t>
   </si>
   <si>
     <t>1096-9896</t>
   </si>
   <si>
     <t>http://onlinelibrary.wiley.com/doi/10.1002/path.4120/abstract</t>
   </si>
   <si>
     <t>264-273</t>
   </si>
   <si>
     <t>J Pathol</t>
   </si>
   <si>
     <t>PMID: 23097091</t>
   </si>
   <si>
     <t>Elisabeth M Zeisberg, Michael Zeisberg,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/79</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/79</t>
   </si>
   <si>
     <t>10.1016/j.ajpath.2014.06.014</t>
   </si>
   <si>
     <t>Thrombospondin-1 deficiency causes a shift from fibroproliferative to inflammatory kidney disease and delays onset of renal failure</t>
   </si>
   <si>
     <t>The American Journal of Pathology</t>
   </si>
   <si>
     <t>0002-9440</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S0002944014003691</t>
   </si>
   <si>
     <t>2687-2698</t>
   </si>
   <si>
     <t>Am J Pathol</t>
   </si>
   <si>
     <t>Michael Zeisberg, Björn Tampe, Valerie LeBleu, Desiree Tampe, Elisabeth M. Zeisberg, Raghu Kalluri,</t>
   </si>
   <si>
     <t>Kalluri</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/80</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/80</t>
   </si>
   <si>
     <t>10.1186/scrt348</t>
   </si>
   <si>
     <t>Biomechanical regulation of in vitro cardiogenesis for tissue-engineered heart repair</t>
   </si>
   <si>
     <t>Stem Cell Research &amp; Therapy</t>
   </si>
   <si>
     <t>1757-6512</t>
   </si>
   <si>
     <t>http://stemcellres.com/content/4/6/137/abstract</t>
   </si>
   <si>
     <t>Stem Cell Res Ther</t>
   </si>
   <si>
     <t>Wolfram-Hubertus Zimmermann,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/81</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/81</t>
   </si>
   <si>
     <t>ag_schaefer</t>
   </si>
   <si>
     <t>10.1161/JAHA.115.001770</t>
   </si>
   <si>
     <t>Endothelial p53 deletion improves angiogenesis and prevents cardiac fibrosis and heart failure induced by pressure overload in mice.</t>
   </si>
   <si>
     <t>Journal of the American Heart Association</t>
   </si>
   <si>
     <t>2047-9980</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25713289%5Buid%5D</t>
   </si>
   <si>
     <t>J Am Heart Assoc</t>
   </si>
   <si>
     <t>Gogiraju R, Xu X, Bochenek ML, Steinbrecher JH, Lehnart SE, Wenzel P, Kessel M, Zeisberg EM, Dobbelstein M, Schäfer K</t>
   </si>
   <si>
     <t>Gogiraju R</t>
   </si>
   <si>
     <t>Schäfer K</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/82</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/82</t>
   </si>
   <si>
     <t>10.1161/CIRCRESAHA.116.306082</t>
   </si>
   <si>
     <t>Microdomain switch of cGMP-regulated phosphodiesterases leads to ANP-induced augmentation of β-adrenoceptor-stimulated contractility in early cardiac hypertrophy.</t>
   </si>
   <si>
     <t>Circulation research</t>
   </si>
   <si>
     <t>1524-4571</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25688144%5Buid%5D</t>
   </si>
   <si>
     <t>1304-11</t>
   </si>
   <si>
     <t>Perera RK, Sprenger JU, Steinbrecher JH, Hübscher D, Lehnart SE, Abesser M, Schuh K, El-Armouche A, Nikolaev VO</t>
   </si>
   <si>
     <t>Perera RK</t>
   </si>
   <si>
     <t>Nikolaev VO</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/83</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/83</t>
   </si>
   <si>
     <t>10.3390/e17030950</t>
   </si>
   <si>
     <t>Entropy Rate Maps of Complex Excitable Dynamics in Cardiac Monolayers</t>
   </si>
   <si>
     <t>Entropy</t>
   </si>
   <si>
     <t>1099-4300</t>
   </si>
   <si>
     <t>950-967</t>
   </si>
   <si>
     <t>Schlemmer A, Berg S., Shajahan TK, Luther S, Parlitz U</t>
   </si>
   <si>
     <t>Schlemmer A</t>
   </si>
   <si>
     <t>Parlitz U</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/84</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/84</t>
   </si>
   <si>
     <t>10.1161/CIRCRESAHA.117.306143</t>
   </si>
   <si>
     <t>Sensing Cardiac Electrical Activity With a Cardiac Myocyte Targeted Optogenetic Voltage Indicator.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26078285%5Buid%5D</t>
   </si>
   <si>
     <t>Chang Liao ML, de Boer T, Mutoh H, Raad NS, Richter C, Wagner E, Downie BR, Unsöld B, Arooj I, Streckfuss-Bömeke K, Döker S, Luther S, Guan K, Wagner S, Lehnart SE, Maier LS, Stühmer W, Wettwer E, van Veen TA, Morlock MM, Knöpfel T, Zimmermann WH</t>
   </si>
   <si>
     <t>Chang Liao ML</t>
   </si>
   <si>
     <t>Zimmermann WH</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/85</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/85</t>
   </si>
   <si>
     <t>10.1063/1.4920942</t>
   </si>
   <si>
     <t>Basin structure of optimization based state and parameter estimation.</t>
   </si>
   <si>
     <t>1054-1500</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26026320%5Buid%5D</t>
   </si>
   <si>
     <t>053108</t>
   </si>
   <si>
     <t>Schumann-Bischoff J, Parlitz U, Abarbanel HD, Kostuk M, Rey D, Eldridge M, Luther S</t>
   </si>
   <si>
     <t>Schumann-Bischoff J</t>
   </si>
   <si>
     <t>Luther S</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/86</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/86</t>
   </si>
   <si>
     <t>10.1016/j.biomaterials.2015.03.055</t>
   </si>
   <si>
     <t>Physiologic force-frequency response in engineered heart muscle by electromechanical stimulation.</t>
   </si>
   <si>
     <t>Biomaterials</t>
   </si>
   <si>
     <t>0142-9612</t>
   </si>
   <si>
     <t>1878-5905</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25985155%5Buid%5D</t>
   </si>
   <si>
     <t>82-91</t>
   </si>
   <si>
     <t>Godier-Furnémont AF, Tiburcy M, Wagner E, Dewenter M, Lämmle S, El-Armouche A, Lehnart SE, Vunjak-Novakovic G, Zimmermann WH</t>
   </si>
   <si>
     <t>Godier-Furnémont AF, Tiburcy M</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/87</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/87</t>
   </si>
   <si>
     <t>10.1016/j.ijcha.2015.05.010</t>
   </si>
   <si>
     <t>I-1-deficiency negatively impacts survival in a cardiomyopathy mouse model</t>
   </si>
   <si>
     <t>IJC Heart &amp; Vasculature</t>
   </si>
   <si>
     <t>2352-9067</t>
   </si>
   <si>
     <t>http://www.sciencedirect.com/science/article/pii/S2352906715300026</t>
   </si>
   <si>
     <t>87-94</t>
   </si>
   <si>
     <t>Friedrich FW, Sotoud H, Geertz B, Weber S, Flenner F, Reischmann S, Eschenhagen T, Carrier L, El-Armouche A</t>
   </si>
   <si>
     <t>Friedrich FW</t>
   </si>
   <si>
     <t>El-Armouche A</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/88</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/88</t>
   </si>
   <si>
     <t>10.1073/pnas.1509380112</t>
   </si>
   <si>
     <t>Optogenetic determination of the myocardial requirements for extrasystoles by cell type-specific targeting of ChannelRhodopsin-2.</t>
   </si>
   <si>
     <t>Proceedings of the National Academy of Sciences of the United States of America</t>
   </si>
   <si>
     <t>0027-8424</t>
   </si>
   <si>
     <t>1091-6490</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26204914%5Buid%5D</t>
   </si>
   <si>
     <t>Proc Natl Acad Sci U S A</t>
   </si>
   <si>
     <t>Zaglia T, Pianca N, Borile G, Da Broi F, Richter C, Campione M, Lehnart SE, Luther S, Corrado D, Miquerol L, Mongillo M</t>
   </si>
   <si>
     <t>Zaglia T</t>
   </si>
   <si>
     <t>Mongillo M</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/89</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/89</t>
   </si>
   <si>
     <t>10.1126/science.aaa5458</t>
   </si>
   <si>
     <t>Titin mutations in iPS cells define sarcomere insufficiency as a cause of dilated cardiomyopathy.</t>
   </si>
   <si>
     <t>Science (New York, N.Y.)</t>
   </si>
   <si>
     <t>0036-8075</t>
   </si>
   <si>
     <t>1095-9203</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26315439%5Buid%5D</t>
   </si>
   <si>
     <t>982-6</t>
   </si>
   <si>
     <t>Science</t>
   </si>
   <si>
     <t>Hinson JT, Chopra A, Nafissi N, Polacheck WJ, Benson CC, Swist S, Gorham J, Yang L, Schafer S, Sheng CC, Haghighi A, Homsy J, Hubner N, Church G, Cook SA, Linke WA, Chen CS, Seidman JG, Seidman CE</t>
   </si>
   <si>
     <t>Hinson JT</t>
   </si>
   <si>
     <t>Seidman CE</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/90</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/90</t>
   </si>
   <si>
     <t>Sensing Cardiac Electrical Activity With a Cardiac Myocyte-Targeted Optogenetic Voltage Indicator.</t>
   </si>
   <si>
     <t>401-12</t>
   </si>
   <si>
     <t>Chang Liao ML, de Boer TP, Mutoh H, Raad N, Richter C, Wagner E, Downie BR, Unsöld B, Arooj I, Streckfuss-Bömeke K, Döker S, Luther S, Guan K, Wagner S, Lehnart SE, Maier LS, Stühmer W, Wettwer E, van Veen T, Morlock MM, Knöpfel T, Zimmermann WH</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/91</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/91</t>
   </si>
   <si>
     <t>10.3205/mibe000162</t>
   </si>
   <si>
     <t>Metadata capture in an electronic notebook: How to make it as simple as possible?</t>
   </si>
   <si>
     <t>GMS Medizinische Informatik, Biometrie und Epidemiologie</t>
   </si>
   <si>
     <t>1860-9171</t>
   </si>
   <si>
     <t>http://www.egms.de/static/de/journals/mibe/2015-11/mibe000162.shtml</t>
   </si>
   <si>
     <t>Doc06</t>
   </si>
   <si>
     <t>GMS Med Inform Biom Epidemiol</t>
   </si>
   <si>
     <t>Menzel J, Weil P, Nussbeck SY</t>
   </si>
   <si>
     <t>Menzel J</t>
   </si>
   <si>
     <t>Nussbeck SY</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/92</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/92</t>
   </si>
   <si>
     <t>10.1016/j.addr.2015.09.001</t>
   </si>
   <si>
     <t>Mechanical stimulation in the engineering of heart muscle.</t>
   </si>
   <si>
     <t>Advanced drug delivery reviews</t>
   </si>
   <si>
     <t>0169-409X</t>
   </si>
   <si>
     <t>1872-8294</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26362920%5Buid%5D</t>
   </si>
   <si>
     <t>Adv Drug Deliv Rev</t>
   </si>
   <si>
     <t>Liaw NY, Zimmermann WH</t>
   </si>
   <si>
     <t>Liaw NY</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/93</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/93</t>
   </si>
   <si>
     <t>10.1161/CIRCRESAHA.115.306985</t>
   </si>
   <si>
     <t>Human Engineered Heart Muscles Engraft and Survive Long-Term in a Rodent Myocardial Infarction Model.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26291556%5Buid%5D</t>
   </si>
   <si>
     <t>Riegler J, Tiburcy M, Ebert A, Tzatzalos E, Raaz U, Abilez OJ, Shen Q, Kooreman NG, Neofytou E, Chen V, Wang M, Meyer T, Tsao PS, Connolly AJ, Couture LA, Gold JD, Zimmermann WH, Wu JC</t>
   </si>
   <si>
     <t>Riegler J, Tiburcy M</t>
   </si>
   <si>
     <t>Wu JC, Zimmermann WH</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/94</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/94</t>
   </si>
   <si>
     <t>10.1038/ncomms9391</t>
   </si>
   <si>
     <t>Evolutionarily conserved intercalated disc protein Tmem65 regulates cardiac conduction and connexin 43 function.</t>
   </si>
   <si>
     <t>Nature communications</t>
   </si>
   <si>
     <t>2041-1723</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26403541%5Buid%5D</t>
   </si>
   <si>
     <t>Nat Commun</t>
   </si>
   <si>
     <t>Sharma P, Abbasi C, Lazic S, Teng AC, Wang D, Dubois N, Ignatchenko V, Wong V, Liu J, Araki T, Tiburcy M, Ackerley C, Zimmermann WH, Hamilton R, Sun Y, Liu PP, Keller G, Stagljar I, Scott IC, Kislinger T, Gramolini AO</t>
   </si>
   <si>
     <t>Sharma P</t>
   </si>
   <si>
     <t>Gramolini AO</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/95</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/95</t>
   </si>
   <si>
     <t>10.1103/PhysRevE.92.042920</t>
   </si>
   <si>
     <t>Stabilization of three-dimensional scroll waves and suppression of spatiotemporal chaos by heterogeneities</t>
   </si>
   <si>
     <t>1539-3755</t>
   </si>
   <si>
     <t>1550-2376</t>
   </si>
   <si>
     <t>http://link.aps.org/doi/10.1103/PhysRevE.92.042920</t>
   </si>
   <si>
     <t>Spreckelsen F, Hornung d, Steinbock O, Parlitz U, Luther S</t>
   </si>
   <si>
     <t>Spreckelsen F</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/96</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/96</t>
   </si>
   <si>
     <t>10.1093/europace/euv313</t>
   </si>
   <si>
     <t>Sex-dependent alterations of Ca2+ cycling in human cardiac hypertrophy and heart failure.</t>
   </si>
   <si>
     <t>Europace : European pacing, arrhythmias, and cardiac electrophysiology : journal of the working groups on cardiac pacing, arrhythmias, and cardiac cellular electrophysiology of the European Society of Cardiology</t>
   </si>
   <si>
     <t>1099-5129</t>
   </si>
   <si>
     <t>1532-2092</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26493982%5Buid%5D</t>
   </si>
   <si>
     <t>Europace</t>
   </si>
   <si>
     <t>Fischer TH, Herting J, Eiringhaus J, Pabel S, Hartmann NH, Ellenberger D, Friedrich M, Renner A, Gummert J, Maier LS, Zabel M, Hasenfuss G, Sossalla S</t>
   </si>
   <si>
     <t>Fischer TH</t>
   </si>
   <si>
     <t>Sossalla S</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/97</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/97</t>
   </si>
   <si>
     <t>ag_dressel</t>
   </si>
   <si>
     <t>10.1021/acsnano.5b04026</t>
   </si>
   <si>
     <t>Tracking of Inhaled Near-Infrared Fluorescent Nanoparticles in Lungs of SKH-1 Mice with Allergic Airway Inflammation.</t>
   </si>
   <si>
     <t>ACS nano</t>
   </si>
   <si>
     <t>1936-0851</t>
   </si>
   <si>
     <t>1936-086X</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26513457%5Buid%5D</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>Markus MA, Napp J, Behnke T, Mitkovski M, Monecke S, Dullin C, Kilfeather S, Dressel R, Resch-Genger U, Alves F</t>
   </si>
   <si>
     <t>Markus MA</t>
   </si>
   <si>
     <t>Alves F</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/98</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/98</t>
   </si>
   <si>
     <t>10.1371/journal.pcbi.1004521</t>
   </si>
   <si>
     <t>On the Adjacency Matrix of RyR2 Cluster Structures.</t>
   </si>
   <si>
     <t>PLoS computational biology</t>
   </si>
   <si>
     <t>1553-734X</t>
   </si>
   <si>
     <t>1553-7358</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26545234%5Buid%5D</t>
   </si>
   <si>
     <t>e1004521</t>
   </si>
   <si>
     <t>PLoS Comput Biol</t>
   </si>
   <si>
     <t>Walker MA, Kohl T, Lehnart SE, Greenstein JL, Lederer WJ, Winslow RL</t>
   </si>
   <si>
     <t>Walker MA</t>
   </si>
   <si>
     <t>Winslow RL</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/99</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/99</t>
   </si>
   <si>
     <t>10.1161/CIRCRESAHA.115.307938</t>
   </si>
   <si>
     <t>Strip and Dress the Human Heart</t>
   </si>
   <si>
     <t>http://circres.ahajournals.org/content/118/1/12.extract</t>
   </si>
   <si>
     <t>12-13</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/100</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/100</t>
   </si>
   <si>
     <t>10.1242/jcs.180182</t>
   </si>
   <si>
     <t>A dual phosphorylation switch controls 14-3-3-dependent cell surface expression of TASK-1.</t>
   </si>
   <si>
     <t>0021-9533</t>
   </si>
   <si>
     <t>1477-9137</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26743085%5Buid%5D</t>
   </si>
   <si>
     <t>Kilisch M, Lytovchenko O, Arakel EC, Bertinetti D, Schwappach B</t>
   </si>
   <si>
     <t>Kilisch M</t>
   </si>
   <si>
     <t>Schwappach B</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/101</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/101</t>
   </si>
   <si>
     <t>10.15252/emmm.201505644</t>
   </si>
   <si>
     <t>Cardiac-specific succinate dehydrogenase deficiency in Barth syndrome.</t>
   </si>
   <si>
     <t>EMBO molecular medicine</t>
   </si>
   <si>
     <t>1757-4676</t>
   </si>
   <si>
     <t>1757-4684</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26697888%5Buid%5D</t>
   </si>
   <si>
     <t>EMBO Mol Med</t>
   </si>
   <si>
     <t>Dudek J, Cheng IF, Chowdhury A, Wozny K, Balleininger M, Reinhold R, Grunau S, Callegari S, Toischer K, Wanders RJ, Hasenfuß G, Brügger B, Guan K, Rehling P</t>
   </si>
   <si>
     <t>Dudek J</t>
   </si>
   <si>
     <t>Rehling P</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/102</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/102</t>
   </si>
   <si>
     <t>ag_toischer</t>
   </si>
   <si>
     <t>10.1002/ejhf.465</t>
   </si>
   <si>
     <t>Molecular and structural transition mechanisms in long-term volume overload.</t>
   </si>
   <si>
     <t>European journal of heart failure</t>
   </si>
   <si>
     <t>1388-9842</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26694078%5Buid%5D</t>
   </si>
   <si>
     <t>Mohamed BA, Schnelle M, Khadjeh S, Lbik D, Herwig M, Linke WA, Hasenfuss G, Toischer K</t>
   </si>
   <si>
     <t>Mohamed BA</t>
   </si>
   <si>
     <t>Toischer K</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/103</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/103</t>
   </si>
   <si>
     <t>10.1038/ncomms7965</t>
   </si>
   <si>
     <t>In vivo model with targeted cAMP biosensor reveals changes in receptor-microdomain communication in cardiac disease.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25917898%5Buid%5D</t>
   </si>
   <si>
     <t>Sprenger JU, Perera RK, Steinbrecher JH, Lehnart SE, Maier LS, Hasenfuss G, Nikolaev VO</t>
   </si>
   <si>
     <t>Sprenger JU</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/104</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/104</t>
   </si>
   <si>
     <t>10.1093/cvr/cvv153</t>
   </si>
   <si>
     <t>Late INa increases diastolic SR-Ca2+-leak in atrial myocardium by activating PKA and CaMKII.</t>
   </si>
   <si>
     <t>Cardiovascular research</t>
   </si>
   <si>
     <t>0008-6363</t>
   </si>
   <si>
     <t>1755-3245</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25990311%5Buid%5D</t>
   </si>
   <si>
     <t>184-96</t>
   </si>
   <si>
     <t>Fischer TH, Herting J, Mason FE, Hartmann N, Watanabe S, Nikolaev VO, Sprenger JU, Fan P, Yao L, Popov AF, Danner BC, Schöndube F, Belardinelli L, Hasenfuss G, Maier LS, Sossalla S</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/105</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/105</t>
   </si>
   <si>
     <t>10.1172/JCI65268</t>
   </si>
   <si>
     <t>Diabetes increases mortality after myocardial infarction by oxidizing CaMKII.</t>
   </si>
   <si>
     <t>The Journal of clinical investigation</t>
   </si>
   <si>
     <t>1558-8238</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=23426181%5Buid%5D</t>
   </si>
   <si>
     <t>1262-74</t>
   </si>
   <si>
     <t>Luo M, Guan X, Luczak ED, Lang D, Kutschke W, Gao Z, Yang J, Glynn P, Sossalla S, Swaminathan PD, Weiss RM, Yang B, Rokita AG, Maier LS, Efimov IR, Hund TJ, Anderson ME</t>
   </si>
   <si>
     <t>Luo M</t>
   </si>
   <si>
     <t>Anderson ME</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/106</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/106</t>
   </si>
   <si>
     <t>10.3389/fphys.2015.00007</t>
   </si>
   <si>
     <t>Ion channelopathies in human induced pluripotent stem cell derived cardiomyocytes: a dynamic clamp study with virtual IK1.</t>
   </si>
   <si>
     <t>Frontiers in physiology</t>
   </si>
   <si>
     <t>1664-042X</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25691870%5Buid%5D</t>
   </si>
   <si>
     <t>Front Physiol</t>
   </si>
   <si>
     <t>Meijer van Putten RM, Mengarelli I, Guan K, Zegers JG, van Ginneken AC, Verkerk AO, Wilders R</t>
   </si>
   <si>
     <t>Meijer van Putten RM</t>
   </si>
   <si>
     <t>Wilders R</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/107</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/107</t>
   </si>
   <si>
     <t>10.1371/journal.pone.0125544</t>
   </si>
   <si>
     <t>Human Induced Pluripotent Stem Cells Are Targets for Allogeneic and Autologous Natural Killer (NK) Cells and Killing Is Partly Mediated by the Activating NK Receptor DNAM-1.</t>
   </si>
   <si>
     <t>PloS one</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25950680%5Buid%5D</t>
   </si>
   <si>
     <t>e0125544</t>
   </si>
   <si>
     <t>PLoS One</t>
   </si>
   <si>
     <t>Kruse V, Hamann C, Monecke S, Cyganek L, Elsner L, Hübscher D, Walter L, Streckfuss-Bömeke K, Guan K, Dressel R</t>
   </si>
   <si>
     <t>Kruse V</t>
   </si>
   <si>
     <t>Dressel R</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/108</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/108</t>
   </si>
   <si>
     <t>10.1016/j.bbamcr.2015.11.025</t>
   </si>
   <si>
     <t>The molecular and functional identities of atrial cardiomyocytes in health and disease.</t>
   </si>
   <si>
     <t>Biochimica et biophysica acta</t>
   </si>
   <si>
     <t>0006-3002</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26620800%5Buid%5D</t>
   </si>
   <si>
     <t>Brandenburg S, Arakel EC, Schwappach B, Lehnart SE</t>
   </si>
   <si>
     <t>Brandenburg S</t>
   </si>
   <si>
     <t>Lehnart SE</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/109</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/109</t>
   </si>
   <si>
     <t>10.3389/fphar.2015.00166</t>
   </si>
   <si>
     <t>Ca(2+) signaling in the myocardium by (redox) regulation of PKA/CaMKII.</t>
   </si>
   <si>
     <t>Frontiers in pharmacology</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26321952%5Buid%5D</t>
   </si>
   <si>
     <t>Johnston AS, Lehnart SE, Burgoyne JR</t>
   </si>
   <si>
     <t>Johnston AS</t>
   </si>
   <si>
     <t>Burgoyne JR</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/110</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/110</t>
   </si>
   <si>
     <t>10.1073/pnas.1521051112</t>
   </si>
   <si>
     <t>Intensity matters: Ryanodine receptor regulation during exercise.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26631747%5Buid%5D</t>
   </si>
   <si>
     <t>15271-2</t>
   </si>
   <si>
     <t>Kohl T, Weninger G, Zalk R, Eaton P, Lehnart SE</t>
   </si>
   <si>
     <t>Kohl T</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/111</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/111</t>
   </si>
   <si>
     <t>10.1186/s13069-015-0029-6</t>
   </si>
   <si>
     <t>Association of circulating angiogenesis inhibitors and asymmetric dimethyl arginine with coronary plaque burden.</t>
   </si>
   <si>
     <t>Fibrogenesis &amp; tissue repair</t>
   </si>
   <si>
     <t>1755-1536</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26213574%5Buid%5D</t>
   </si>
   <si>
     <t>Fibrogenesis Tissue Repair</t>
   </si>
   <si>
     <t>Charytan DM, Cinelli A, Zeisberg EM</t>
   </si>
   <si>
     <t>Charytan DM</t>
   </si>
   <si>
     <t>Zeisberg EM</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/112</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/112</t>
   </si>
   <si>
     <t>10.3109/0886022X.2015.1040704</t>
   </si>
   <si>
     <t>Association of activated vitamin D use with myocardial fibrosis and capillary supply: results of an autopsy study.</t>
   </si>
   <si>
     <t>Renal failure</t>
   </si>
   <si>
     <t>0886-022X</t>
   </si>
   <si>
     <t>1525-6049</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25955707%5Buid%5D</t>
   </si>
   <si>
     <t>1067-9</t>
   </si>
   <si>
     <t>Ren Fail</t>
   </si>
   <si>
     <t>Charytan DM, Padera RF, Helfand AM, Zeisberg EM</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/113</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/113</t>
   </si>
   <si>
     <t>10.1681/ASN.2013070723</t>
   </si>
   <si>
     <t>Tet3-mediated hydroxymethylation of epigenetically silenced genes contributes to bone morphogenic protein 7-induced reversal of kidney fibrosis.</t>
   </si>
   <si>
     <t>Journal of the American Society of Nephrology : JASN</t>
   </si>
   <si>
     <t>1046-6673</t>
   </si>
   <si>
     <t>1533-3450</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=24480825%5Buid%5D</t>
   </si>
   <si>
     <t>905-12</t>
   </si>
   <si>
     <t>J Am Soc Nephrol</t>
   </si>
   <si>
     <t>Tampe B, Tampe D, Müller CA, Sugimoto H, LeBleu V, Xu X, Müller GA, Zeisberg EM, Kalluri R, Zeisberg M</t>
   </si>
   <si>
     <t>Tampe B</t>
   </si>
   <si>
     <t>Zeisberg M</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/114</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/114</t>
   </si>
   <si>
     <t>10.1161/CIRCRESAHA.116.305629</t>
   </si>
   <si>
     <t>Endocardial fibroelastosis is caused by aberrant endothelial to mesenchymal transition.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25587097%5Buid%5D</t>
   </si>
   <si>
     <t>857-66</t>
   </si>
   <si>
     <t>Xu X, Friehs I, Zhong Hu T, Melnychenko I, Tampe B, Alnour F, Iascone M, Kalluri R, Zeisberg M, Del Nido PJ, Zeisberg EM</t>
   </si>
   <si>
     <t>Xu X</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/115</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/115</t>
   </si>
   <si>
     <t>10.1093/cvr/cvv015</t>
   </si>
   <si>
     <t>Epigenetic balance of aberrant Rasal1 promoter methylation and hydroxymethylation regulates cardiac fibrosis.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25616414%5Buid%5D</t>
   </si>
   <si>
     <t>279-91</t>
   </si>
   <si>
     <t>Xu X, Tan X, Tampe B, Nyamsuren G, Liu X, Maier LS, Sossalla S, Kalluri R, Zeisberg M, Hasenfuss G, Zeisberg EM</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/116</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/116</t>
   </si>
   <si>
     <t>ag_lutz</t>
   </si>
   <si>
     <t>10.3389/fphar.2015.00276</t>
   </si>
   <si>
     <t>The Function of Rho-Associated Kinases ROCK1 and ROCK2 in the Pathogenesis of Cardiovascular Disease.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26635606%5Buid%5D</t>
   </si>
   <si>
     <t>Hartmann S, Ridley AJ, Lutz S</t>
   </si>
   <si>
     <t>Hartmann S</t>
   </si>
   <si>
     <t>Lutz S</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/117</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/117</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2015.09.009</t>
   </si>
   <si>
     <t>p63RhoGEF regulates auto- and paracrine signaling in cardiac fibroblasts.</t>
   </si>
   <si>
     <t>Journal of molecular and cellular cardiology</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26392029%5Buid%5D</t>
   </si>
   <si>
     <t>39-54</t>
   </si>
   <si>
     <t>Ongherth A, Pasch S, Wuertz CM, Nowak K, Kittana N, Weis CA, Jatho A, Vettel C, Tiburcy M, Toischer K, Hasenfuss G, Zimmermann WH, Wieland T, Lutz S</t>
   </si>
   <si>
     <t>Ongherth A</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/118</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/118</t>
   </si>
   <si>
     <t>10.1371/journal.pone.0137519</t>
   </si>
   <si>
     <t>RhoA Ambivalently Controls Prominent Myofibroblast Characteritics by Involving Distinct Signaling Routes.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26448568%5Buid%5D</t>
   </si>
   <si>
     <t>e0137519</t>
   </si>
   <si>
     <t>Jatho A, Hartmann S, Kittana N, Mügge F, Wuertz CM, Tiburcy M, Zimmermann WH, Katschinski DM, Lutz S</t>
   </si>
   <si>
     <t>Jatho A</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/119</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/119</t>
   </si>
   <si>
     <t>ag_bodenschatz</t>
   </si>
   <si>
     <t>10.1098/rsob.150038</t>
   </si>
   <si>
     <t>Crosstalk of cardiomyocytes and fibroblasts in co-cultures.</t>
   </si>
   <si>
     <t>Open biology</t>
   </si>
   <si>
     <t>2046-2441</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26085516%5Buid%5D</t>
   </si>
   <si>
     <t>Open Biol</t>
   </si>
   <si>
     <t>Rother J, Richter C, Turco L, Knoch F, Mey I, Luther S, Janshoff A, Bodenschatz E, Tarantola M</t>
   </si>
   <si>
     <t>Rother J</t>
   </si>
   <si>
     <t>Tarantola M</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/120</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/120</t>
   </si>
   <si>
     <t>10.1098/rsta.2014.0093</t>
   </si>
   <si>
     <t>Changes of sleep-stage transitions due to ageing and sleep disorder.</t>
   </si>
   <si>
     <t>Philosophical transactions. Series A, Mathematical, physical, and engineering sciences</t>
   </si>
   <si>
     <t>1364-503X</t>
   </si>
   <si>
     <t>1471-2962</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25548271%5Buid%5D</t>
   </si>
   <si>
     <t>Philos Trans A Math Phys Eng Sci</t>
   </si>
   <si>
     <t>Schlemmer A, Parlitz U, Luther S, Wessel N, Penzel T</t>
   </si>
   <si>
     <t>Penzel T</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/121</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/121</t>
   </si>
   <si>
     <t>Stabilization of three-dimensional scroll waves and suppression of spatiotemporal chaos by heterogeneities.</t>
   </si>
   <si>
     <t>Physical review. E, Statistical, nonlinear, and soft matter physics</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26565317%5Buid%5D</t>
   </si>
   <si>
     <t>042920</t>
   </si>
   <si>
     <t>Phys Rev E Stat Nonlin Soft Matter Phys</t>
   </si>
   <si>
     <t>Spreckelsen F, Hornung D, Steinbock O, Parlitz U, Luther S</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/122</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/122</t>
   </si>
   <si>
     <t>10.1161/CIRCRESAHA.113.302400</t>
   </si>
   <si>
     <t>Extracellular matrix secretion by cardiac fibroblasts: role of microRNA-29b and microRNA-30c.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=24006456%5Buid%5D</t>
   </si>
   <si>
     <t>1138-47</t>
   </si>
   <si>
     <t>Abonnenc M, Nabeebaccus AA, Mayr U, Barallobre-Barreiro J, Dong X, Cuello F, Sur S, Drozdov I, Langley SR, Lu R, Stathopoulou K, Didangelos A, Yin X, Zimmermann WH, Shah AM, Zampetaki A, Mayr M</t>
   </si>
   <si>
     <t>Abonnenc M</t>
   </si>
   <si>
     <t>Mayr M</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/123</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/123</t>
   </si>
   <si>
     <t>10.1159/000363014</t>
   </si>
   <si>
     <t>Lights on for HIF-1α: genetically enhanced mouse cardiomyocytes for heart tissue imaging.</t>
   </si>
   <si>
     <t>Cellular physiology and biochemistry : international journal of experimental cellular physiology, biochemistry, and pharmacology</t>
   </si>
   <si>
     <t>1015-8987</t>
   </si>
   <si>
     <t>1421-9778</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25095893%5Buid%5D</t>
   </si>
   <si>
     <t>455-62</t>
   </si>
   <si>
     <t>Cell Physiol Biochem</t>
   </si>
   <si>
     <t>Hesse AR, Levent E, Zieseniss A, Tiburcy M, Zimmermann WH, Katschinski DM</t>
   </si>
   <si>
     <t>Hesse AR</t>
   </si>
   <si>
     <t>Katschinski DM</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/124</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/124</t>
   </si>
   <si>
     <t>10.1016/j.stemcr.2014.10.010</t>
   </si>
   <si>
     <t>miR-133a enhances the protective capacity of cardiac progenitors cells after myocardial infarction.</t>
   </si>
   <si>
     <t>Stem cell reports</t>
   </si>
   <si>
     <t>2213-6711</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25465869%5Buid%5D</t>
   </si>
   <si>
     <t>1029-42</t>
   </si>
   <si>
     <t>Stem Cell Reports</t>
   </si>
   <si>
     <t>Izarra A, Moscoso I, Levent E, Cañón S, Cerrada I, Díez-Juan A, Blanca V, Núñez-Gil IJ, Valiente I, Ruíz-Sauri A, Sepúlveda P, Tiburcy M, Zimmermann WH, Bernad A</t>
   </si>
   <si>
     <t>Izarra A</t>
   </si>
   <si>
     <t>Bernad A</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/125</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/125</t>
   </si>
   <si>
     <t>10.1371/journal.pone.0118424</t>
   </si>
   <si>
     <t>Non-viral generation of marmoset monkey iPS cells by a six-factor-in-one-vector approach.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25785453%5Buid%5D</t>
   </si>
   <si>
     <t>e0118424</t>
   </si>
   <si>
     <t>Debowski K, Warthemann R, Lentes J, Salinas-Riester G, Dressel R, Langenstroth D, Gromoll J, Sasaki E, Behr R</t>
   </si>
   <si>
     <t>Debowski K</t>
   </si>
   <si>
     <t>Behr R</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/126</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/126</t>
   </si>
   <si>
     <t>10.1155/2016/2480298</t>
   </si>
   <si>
     <t>Long-Term Oocyte-Like Cell Development in Cultures Derived from Neonatal Marmoset Monkey Ovary.</t>
   </si>
   <si>
     <t>Stem cells international</t>
   </si>
   <si>
     <t>1687-966X</t>
   </si>
   <si>
     <t>1687-9678</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26664406%5Buid%5D</t>
   </si>
   <si>
     <t>Stem Cells Int</t>
   </si>
   <si>
     <t>Fereydouni B, Salinas-Riester G, Heistermann M, Dressel R, Lewerich L, Drummer C, Behr R</t>
   </si>
   <si>
     <t>Fereydouni B</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/127</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/127</t>
   </si>
   <si>
     <t>10.15252/emmm.201505246</t>
   </si>
   <si>
     <t>The MICA-129 dimorphism affects NKG2D signaling and outcome of hematopoietic stem cell transplantation.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26483398%5Buid%5D</t>
   </si>
   <si>
     <t>1480-502</t>
   </si>
   <si>
     <t>Isernhagen A, Malzahn D, Viktorova E, Elsner L, Monecke S, von Bonin F, Kilisch M, Wermuth JM, Walther N, Balavarca Y, Stahl-Hennig C, Engelke M, Walter L, Bickeböller H, Kube D, Wulf G, Dressel R</t>
   </si>
   <si>
     <t>Isernhagen A</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/128</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/128</t>
   </si>
   <si>
     <t>10.1007/s00251-015-0884-8</t>
   </si>
   <si>
     <t>The MICA-129Met/Val dimorphism affects plasma membrane expression and shedding of the NKG2D ligand MICA.</t>
   </si>
   <si>
     <t>Immunogenetics</t>
   </si>
   <si>
     <t>0093-7711</t>
   </si>
   <si>
     <t>1432-1211</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26585323%5Buid%5D</t>
   </si>
   <si>
     <t>109-23</t>
   </si>
   <si>
     <t>Isernhagen A, Schilling D, Monecke S, Shah P, Elsner L, Walter L, Multhoff G, Dressel R</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/129</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/129</t>
   </si>
   <si>
     <t>10.1371/journal.pone.0143954</t>
   </si>
   <si>
     <t>Inducible Knock-Down of the Mineralocorticoid Receptor in Mice Disturbs Regulation of the Renin-Angiotensin-Aldosterone System and Attenuates Heart Failure Induced by Pressure Overload.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26605921%5Buid%5D</t>
   </si>
   <si>
     <t>e0143954</t>
   </si>
   <si>
     <t>Montes-Cobos E, Li X, Fischer HJ, Sasse A, Kügler S, Didié M, Toischer K, Fassnacht M, Dressel R, Reichardt HM</t>
   </si>
   <si>
     <t>Montes-Cobos E</t>
   </si>
   <si>
     <t>Reichardt HM</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/130</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/130</t>
   </si>
   <si>
     <t>10.1038/ncomms7008</t>
   </si>
   <si>
     <t>Dppa3 expression is critical for generation of fully reprogrammed iPS cells and maintenance of Dlk1-Dio3 imprinting.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25613421%5Buid%5D</t>
   </si>
   <si>
     <t>Xu X, Smorag L, Nakamura T, Kimura T, Dressel R, Fitzner A, Tan X, Linke M, Zechner U, Engel W, Pantakani DV</t>
   </si>
   <si>
     <t>Pantakani DV</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/131</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/131</t>
   </si>
   <si>
     <t>10.1016/j.cmet.2015.04.012</t>
   </si>
   <si>
     <t>Cooperation between COA6 and SCO2 in COX2 maturation during cytochrome c oxidase assembly links two mitochondrial cardiomyopathies.</t>
   </si>
   <si>
     <t>Cell metabolism</t>
   </si>
   <si>
     <t>1550-4131</t>
   </si>
   <si>
     <t>1932-7420</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25959673%5Buid%5D</t>
   </si>
   <si>
     <t>823-33</t>
   </si>
   <si>
     <t>Cell Metab</t>
   </si>
   <si>
     <t>Pacheu-Grau D, Bareth B, Dudek J, Juris L, Vögtle FN, Wissel M, Leary SC, Dennerlein S, Rehling P, Deckers M</t>
   </si>
   <si>
     <t>Pacheu-Grau D</t>
   </si>
   <si>
     <t>Deckers M</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/132</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/132</t>
   </si>
   <si>
     <t>10.1242/jcs.179333</t>
   </si>
   <si>
     <t>Emery-Dreifuss muscular dystrophy mutations impair TRC40-mediated targeting of emerin to the inner nuclear membrane.</t>
   </si>
   <si>
     <t>Journal of cell science</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26675233%5Buid%5D</t>
   </si>
   <si>
     <t>Pfaff J, Monroy JR, Jamieson C, Rajanala K, Vilardi F, Schwappach B, Kehlenbach RH</t>
   </si>
   <si>
     <t>Pfaff J</t>
   </si>
   <si>
     <t>Kehlenbach RH</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/133</t>
-[...2 lines deleted...]
-    <t>http://dev.menoci.gwdguser.de/literature/publication/134</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/133</t>
+  </si>
+  <si>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/134</t>
   </si>
   <si>
     <t>10.1016/j.cnsns.2016.01.014</t>
   </si>
   <si>
     <t>Bifurcations, chaos, and sensitivity to parameter variations in the Sato cardiac cell model</t>
   </si>
   <si>
     <t>Communications in Nonlinear Science and Numerical Simulation</t>
   </si>
   <si>
     <t>1007-5704</t>
   </si>
   <si>
     <t>Commun Nonlinear Sci Numer Simulat</t>
   </si>
   <si>
     <t>Ottea S, Berg S, Luther S, Parlitz U</t>
   </si>
   <si>
     <t>Ottea S</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/135</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/135</t>
   </si>
   <si>
     <t>10.1016/j.cnsns.2013.02.017</t>
   </si>
   <si>
     <t>Nonlinear system identification employing automatic differentiation</t>
   </si>
   <si>
     <t>2733–2742</t>
   </si>
   <si>
     <t>Schumann-Bischoff J, Luther S, Parlitz U</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/136</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/136</t>
   </si>
   <si>
     <t>10.1111/aor.12677</t>
   </si>
   <si>
     <t>Inhibition of CaMKII Attenuates Progressing Disruption of Ca&lt;sup&gt;2+&lt;/sup&gt; Homeostasis Upon Left Ventricular Assist Device Implantation in Human Heart Failure.</t>
   </si>
   <si>
     <t>Artificial organs</t>
   </si>
   <si>
     <t>0160-564X</t>
   </si>
   <si>
     <t>1525-1594</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26816346%5Buid%5D</t>
   </si>
   <si>
     <t>Artif Organs</t>
   </si>
   <si>
     <t>Fischer TH, Kleinwächter A, Herting J, Eiringhaus J, Hartmann N, Renner A, Gummert J, Haverich A, Schmitto JD, Sossalla S</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/137</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/137</t>
   </si>
   <si>
     <t>10.1371/journal.pone.0147816</t>
   </si>
   <si>
     <t>DNMT1 and HDAC2 Cooperate to Facilitate Aberrant Promoter Methylation in Inorganic Phosphate-Induced Endothelial-Mesenchymal Transition.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26815200%5Buid%5D</t>
   </si>
   <si>
     <t>e0147816</t>
   </si>
   <si>
     <t>Tan X, Xu X, Zeisberg M, Zeisberg EM</t>
   </si>
   <si>
     <t>Tan X</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/138</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/138</t>
   </si>
   <si>
     <t>10.1016/j.bbrc.2016.01.077</t>
   </si>
   <si>
     <t>High inorganic phosphate causes DNMT1 phosphorylation and subsequent fibrotic fibroblast activation.</t>
   </si>
   <si>
     <t>Biochemical and biophysical research communications</t>
   </si>
   <si>
     <t>0006-291X</t>
   </si>
   <si>
     <t>1090-2104</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26774342%5Buid%5D</t>
   </si>
   <si>
     <t>Biochem Biophys Res Commun</t>
   </si>
   <si>
     <t>Tan X, Xu X, Zeisberg EM, Zeisberg M</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/139</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/139</t>
   </si>
   <si>
     <t>10.1371/journal.pone.0143783</t>
   </si>
   <si>
     <t>Hepatic Interferon-λ3 (IFNL3) Gene Expression Reveals Not to Be Attenuated in Non-Favorable IFNL3 rs4803217 or IFNL4 rs368234815 Minor Allele Carriers in Chronic Hepatitis C.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=26606750%5Buid%5D</t>
   </si>
   <si>
     <t>e0143783</t>
   </si>
   <si>
     <t>Amanzada A, Reinhardt L, Fey D, Zeisberg EM, Mihm S</t>
   </si>
   <si>
     <t>Amanzada A</t>
   </si>
   <si>
     <t>Mihm S</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/140</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/140</t>
   </si>
   <si>
     <t>10.3205/15gmds104</t>
   </si>
   <si>
     <t>Datenorganisation eines klinischen Sonderforschungsbereiches in einer integrierten, langfristig verfügbaren Forschungsdatenplattform</t>
   </si>
   <si>
     <t>GMDS 2015. 60. Jahrestagung der Deutschen Gesellschaft für Medizinische Informatik, Biometrie und Epidemiologie e.V. (GMDS)</t>
   </si>
   <si>
     <t>http://www.nbn-resolving.de/urn:nbn:de:0183-15gmds1045</t>
   </si>
   <si>
     <t>German Medical Science GMS Publishing House</t>
   </si>
   <si>
     <t>Kusch H, Schmitt O, Marzec B, Nussbeck SY,</t>
   </si>
   <si>
     <t>Kusch H</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/141</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/141</t>
   </si>
   <si>
     <t>10.3205/14gmds120</t>
   </si>
   <si>
     <t>Minimierung des Dokumentationsaufwandes für die medizinische Grundlagenforschung mithilfe eines elektronischen Laborbuches: Aufgezeigt am Beispiel eines Western Blot Metadatenschemata</t>
   </si>
   <si>
     <t>GMDS 2014; 59. Jahrestagung der Deutschen Gesellschaft für Medizinische Informatik, Biometrie und Epidemiologie e.V. (GMDS)</t>
   </si>
   <si>
     <t>Menzel J, Weil, P, Nussbeck SY,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/142</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/142</t>
   </si>
   <si>
     <t>10.3205/14gmds121</t>
   </si>
   <si>
     <t>Anbindung eines elektronischen Laborbuchs an eine vorhandene Langzeitarchivierungsinfrastruktur</t>
   </si>
   <si>
     <t>Marzec B, Weil P, Nussbeck SY,</t>
   </si>
   <si>
     <t>Marzec B</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/143</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/143</t>
   </si>
   <si>
     <t>10.3205/13gmds051</t>
   </si>
   <si>
     <t>Vorbereitungsprozess für die elektronische Dokumentation und Nachnutzbarkeit von FD in ELN</t>
   </si>
   <si>
     <t>GMDS 2013; 58. Jahrestagung der Deutschen Gesellschaft für Medizinische Informatik, Biometrie und Epidemiologie e.V. (GMDS)</t>
   </si>
   <si>
     <t>2016-02-02 12:06:40</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/144</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/144</t>
   </si>
   <si>
     <t>10.3205/14gmds014</t>
   </si>
   <si>
     <t>Integrierte Portalumgebung und verteilte Echtzeitsuche für medizinische Langzeitarchivierung</t>
   </si>
   <si>
     <t>Schmitt O, Weil P, Wieder P, Nussbeck SY,</t>
   </si>
   <si>
     <t>Schmitt O</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/145</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/145</t>
   </si>
   <si>
     <t>10.1109/EMBC.2015.7319283</t>
   </si>
   <si>
     <t>Quantifying spatiotemporal complexity of cardiac dynamics using ordinal patterns</t>
   </si>
   <si>
     <t>2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</t>
   </si>
   <si>
     <t>Schlemmer A, Berg S, Shajahan TK, Luther S, Parlitz U,</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/146</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/146</t>
   </si>
   <si>
     <t>10.1016/j.yjmcc.2016.03.012</t>
   </si>
   <si>
     <t>The combined effects of ranolazine and dronedarone on human atrial and ventricular electrophysiology.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=27056421%5Buid%5D</t>
   </si>
   <si>
     <t>Hartmann N, Mason FE, Braun I, Pabel S, Voigt N, Schotola H, Fischer TH, Dobrev D, Danner BC, Renner A, Gummert J, Belardinelli L, Frey N, Maier LS, Hasenfuss G, Sossalla S</t>
   </si>
   <si>
     <t>Hartmann N</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/147</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/147</t>
   </si>
   <si>
     <t>10.1177/1074248416644989</t>
   </si>
   <si>
     <t>The Significance of the Late Na+ Current for Arrhythmia Induction and the Therapeutic Antiarrhythmic Potential of Ranolazine.</t>
   </si>
   <si>
     <t>Journal of cardiovascular pharmacology and therapeutics</t>
   </si>
   <si>
     <t>1074-2484</t>
   </si>
   <si>
     <t>1940-4034</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=27130298%5Buid%5D</t>
   </si>
   <si>
     <t>J Cardiovasc Pharmacol Ther</t>
   </si>
   <si>
     <t>Mason FE, Sossalla S</t>
   </si>
   <si>
     <t>Mason FE</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/148</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/148</t>
   </si>
   <si>
     <t>ag_hell</t>
   </si>
   <si>
     <t>10.1002/chem.201601252</t>
   </si>
   <si>
     <t>"Reduced" Coumarin Dyes with an O-Phosphorylated 2,2-Dimethyl-4-(hydroxymethyl)-1,2,3,4-tetrahydroquinoline Fragment: Synthesis, Spectra, and STED Microscopy.</t>
   </si>
   <si>
     <t>Chemistry (Weinheim an der Bergstrasse, Germany)</t>
   </si>
   <si>
     <t>0947-6539</t>
   </si>
   <si>
     <t>1521-3765</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=27385071%5Buid%5D</t>
   </si>
   <si>
     <t>Chemistry</t>
   </si>
   <si>
     <t>Nizamov S, Sednev MV, Bossi ML, Hebisch E, Frauendorf H, Lehnart SE, Belov VN, Hell SW</t>
   </si>
   <si>
     <t>Nizamov S</t>
   </si>
   <si>
     <t>Hell SW</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/149</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/149</t>
   </si>
   <si>
     <t>10.1038/srep29122</t>
   </si>
   <si>
     <t>The transcriptomes of novel marmoset monkey embryonic stem cell lines reflect distinct genomic features.</t>
   </si>
   <si>
     <t>Scientific reports</t>
   </si>
   <si>
     <t>2045-2322</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=27385131%5Buid%5D</t>
   </si>
   <si>
     <t>Sci Rep</t>
   </si>
   <si>
     <t>Debowski K, Drummer C, Lentes J, Cors M, Dressel R, Lingner T, Salinas-Riester G, Fuchs S, Sasaki E, Behr R</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/150</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/150</t>
   </si>
   <si>
     <t>ag_zelarayan</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Isolation and Primary Culture of  Adult  Mouse  Cardiac  Fibroblasts</t>
   </si>
   <si>
     <t>bio-protocol.org</t>
   </si>
   <si>
     <t>http://www.bio-protocol.org/e1860</t>
   </si>
   <si>
     <t>Zafeiriou MP, Noack C, Zelarayan LC</t>
   </si>
   <si>
     <t>Zafeiriou MP</t>
   </si>
   <si>
     <t>Zelarayan LC</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/151</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/151</t>
   </si>
   <si>
     <t>ag_afischer</t>
   </si>
   <si>
     <t>Autobiography</t>
   </si>
   <si>
     <t>10.1186/s13073-014-0074-6</t>
   </si>
   <si>
     <t>VariantDB: a flexible annotation and filtering portal for next generation sequencing data.</t>
   </si>
   <si>
     <t>Genome medicine</t>
   </si>
   <si>
     <t>1756-994X</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25352915%5Buid%5D</t>
   </si>
   <si>
     <t>Genome Med</t>
   </si>
   <si>
     <t>Vandeweyer G, Van Laer L, Loeys B, Van den Bulcke T, Kooy RF</t>
   </si>
   <si>
     <t>Vandeweyer G</t>
   </si>
   <si>
     <t>Kooy RF</t>
   </si>
   <si>
     <t>2017-12-12 09:55:02</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/152</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/152</t>
   </si>
   <si>
     <t>Apoptosis and the CD95 system in HIV disease: impact of highly active anti-retroviral therapy (HAART).</t>
   </si>
   <si>
     <t>Immunology letters</t>
   </si>
   <si>
     <t>0165-2478</t>
   </si>
   <si>
     <t>1879-0542</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=10203040%5Buid%5D</t>
   </si>
   <si>
     <t>97-103</t>
   </si>
   <si>
     <t>1-3</t>
   </si>
   <si>
     <t>Immunol Lett</t>
   </si>
   <si>
     <t>Gougeon ML, Lecoeur H, Sasaki Y</t>
   </si>
   <si>
     <t>Gougeon ML</t>
   </si>
   <si>
     <t>Sasaki Y</t>
   </si>
   <si>
     <t>2018-01-23 09:17:15</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/153</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/153</t>
   </si>
   <si>
     <t>10.1093/nar/gky049</t>
   </si>
   <si>
     <t>A context-specific cardiac β-catenin and GATA4 interaction influences TCF7L2 occupancy and remodels chromatin driving disease progression in the adult heart.</t>
   </si>
   <si>
     <t>Nucleic acids research</t>
   </si>
   <si>
     <t>0305-1048</t>
   </si>
   <si>
     <t>1362-4962</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=29394407%5Buid%5D</t>
   </si>
   <si>
     <t>2850-2867</t>
   </si>
   <si>
     <t>Nucleic Acids Res</t>
   </si>
   <si>
     <t>Iyer LM, Nagarajan S, Woelfer M, Schoger E, Khadjeh S, Zafiriou MP, Kari V, Herting J, Pang ST, Weber T, Rathjens FS, Fischer TH, Toischer K, Hasenfuss G, Noack C, Johnsen SA, Zelarayán LC</t>
   </si>
   <si>
     <t>Iyer LM</t>
   </si>
   <si>
     <t>Zelarayán LC</t>
   </si>
   <si>
     <t>2022-12-08 14:50:17</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/154</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/154</t>
   </si>
   <si>
     <t>10.1128/MCB.01230-07</t>
   </si>
   <si>
     <t>Wingless signaling induces widespread chromatin remodeling of target loci.</t>
   </si>
   <si>
     <t>Molecular and cellular biology</t>
   </si>
   <si>
     <t>0270-7306</t>
   </si>
   <si>
     <t>1098-5549</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=18160704%5Buid%5D</t>
   </si>
   <si>
     <t>1815-28</t>
   </si>
   <si>
     <t>Mol Cell Biol</t>
   </si>
   <si>
     <t>Parker DS, Ni YY, Chang JL, Li J, Cadigan KM</t>
   </si>
   <si>
     <t>Parker DS</t>
   </si>
   <si>
     <t>Cadigan KM</t>
   </si>
   <si>
     <t>2018-05-18 09:05:22</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/155</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/155</t>
   </si>
   <si>
     <t>10.1016/j.cub.2008.10.047</t>
   </si>
   <si>
     <t>Activation of Wingless Targets Requires Bipartite Recognition of DNA by TCF</t>
   </si>
   <si>
     <t>Elsevier BV</t>
   </si>
   <si>
     <t>0960-9822</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1016/j.cub.2008.10.047</t>
   </si>
   <si>
     <t>1877-1881</t>
   </si>
   <si>
     <t>Curr Biol</t>
   </si>
   <si>
     <t>Mikyung V. Chang, Jinhee L. Chang, Anu Gangopadhyay, Andrew Shearer, Ken M. Cadigan</t>
   </si>
   <si>
     <t>Mikyung V. Chang</t>
   </si>
   <si>
     <t>Ken M. Cadigan</t>
   </si>
   <si>
     <t>2018-06-15 08:55:22</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/156</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/156</t>
   </si>
   <si>
     <t>Test-RG</t>
   </si>
   <si>
     <t>10.3389/fimmu.2017.00924</t>
   </si>
   <si>
     <t>Immunological Properties of Murine Parthenogenetic Stem Cells and Their Differentiation Products</t>
   </si>
   <si>
     <t>Frontiers Media SA</t>
   </si>
   <si>
     <t>1664-3224</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.3389/fimmu.2017.00924</t>
   </si>
   <si>
     <t>NULL</t>
   </si>
   <si>
     <t>Front Immunol</t>
   </si>
   <si>
     <t>Johannsen H, Muppala V, Gröschel C, Monecke S, Elsner L, Didié M, Zimmermann W, Dressel R</t>
   </si>
   <si>
     <t>Johannsen H</t>
   </si>
   <si>
     <t>2018-06-29 06:15:34</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/157</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/157</t>
   </si>
   <si>
     <t>10.1093/cvr/cvy142</t>
   </si>
   <si>
     <t>Prof Niels Voigt talks to Prof Stanley Nattel about advances in atrial fibrillation research and career insights</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1093/cvr/cvy142</t>
   </si>
   <si>
     <t>e65-e65</t>
   </si>
   <si>
     <t>Voigt N, Nattel S</t>
   </si>
   <si>
     <t>Voigt N</t>
   </si>
   <si>
     <t>Nattel S</t>
   </si>
   <si>
     <t>2022-12-09 10:12:16</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/158</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/158</t>
   </si>
   <si>
     <t>10.1172/jci89632</t>
   </si>
   <si>
     <t>Pharmacological induction of hypoxia-inducible transcription factor ARNT attenuates chronic kidney failure</t>
   </si>
   <si>
     <t>American Society for Clinical Investigation</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1172/jci89632</t>
   </si>
   <si>
     <t>3053-3070</t>
   </si>
   <si>
     <t>Tampe B, Tampe D, Nyamsuren G, Klöpper F, Rapp G, Kauffels A, Lorf T, Zeisberg EM, Müller GA, Kalluri R, Hakroush S, Zeisberg M</t>
   </si>
   <si>
     <t>2018-07-27 07:45:31</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/159</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/159</t>
   </si>
   <si>
     <t>10.1098/rsta.2016.0289</t>
   </si>
   <si>
     <t>Modelling far field pacing for terminating spiral waves pinned to ischaemic heterogeneities in cardiac tissue</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1098/rsta.2016.0289</t>
   </si>
   <si>
     <t>Phil. Trans. R. Soc. A</t>
   </si>
   <si>
     <t>Boccia E, Luther S, Parlitz U</t>
   </si>
   <si>
     <t>Boccia E</t>
   </si>
   <si>
     <t>2018-10-18 14:20:46</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/160</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/160</t>
   </si>
   <si>
     <t>10.1161/CIRCULATIONAHA.116.024145</t>
   </si>
   <si>
     <t>Defined Engineered Human Myocardium With Advanced Maturation for Applications in Heart Failure Modeling and Repair.</t>
   </si>
   <si>
     <t>0009-7322</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=28167635%5Buid%5D</t>
   </si>
   <si>
     <t>1832-1847</t>
   </si>
   <si>
     <t>Tiburcy M, Hudson JE, Balfanz P, Schlick S, Meyer T, Chang Liao ML, Levent E, Raad F, Zeidler S, Wingender E, Riegler J, Wang M, Gold JD, Kehat I, Wettwer E, Ravens U, Dierickx P, van Laake LW, Goumans MJ, Khadjeh S, Toischer K, Hasenfuss G, Couture LA, Unger A, Linke WA, Araki T, Neel B, Keller G, Gepstein L, Wu JC, Zimmermann WH</t>
   </si>
   <si>
     <t>Tiburcy M</t>
   </si>
   <si>
     <t>2019-04-26 10:27:13</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/161</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/161</t>
   </si>
   <si>
     <t>Festschrift</t>
   </si>
   <si>
     <t>10.1161/circulationaha.116.0241451</t>
   </si>
   <si>
     <t>Defined Engineered Human Myocardium With Advanced Maturation for Applications in Heart Failure Modeling and Repair</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1161/circulationaha.116.024145</t>
   </si>
   <si>
     <t>Mutter D, Hudson JE, Balfanz P, Schlick S, Meyer T, Chang Liao M, Levent E, Raad F, Zeidler S, Wingender E, Riegler J, Wang M, Gold JD, Kehat I, Wettwer E, Ravens U, Dierickx P, van Laake LW, Goumans MJ, Khadjeh S, Toischer K, Hasenfuss G, Couture LA, Unger A, Linke WA, Araki T, Neel B, Keller G, Gepstein L, Wu JC, Zimmermann W</t>
   </si>
   <si>
     <t>Mutter, Deine</t>
   </si>
   <si>
     <t>Zimmermann W</t>
   </si>
   <si>
     <t>2018-11-29 14:12:44</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/162</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/162</t>
   </si>
   <si>
     <t>10.1136/dtb.2018.12.000011</t>
   </si>
   <si>
     <t>Written information on medicines for patients: learning from the PIL.</t>
   </si>
   <si>
     <t>Drug and therapeutics bulletin</t>
   </si>
   <si>
     <t>0012-6543</t>
   </si>
   <si>
     <t>1755-5248</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=30470709%5Buid%5D</t>
   </si>
   <si>
     <t>145-149</t>
   </si>
   <si>
     <t>Drug Ther Bull</t>
   </si>
   <si>
     <t>Raynor DKT</t>
   </si>
   <si>
     <t>2018-11-29 14:19:15</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/163</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/163</t>
   </si>
   <si>
     <t>10.1093/bib/bbw024</t>
   </si>
   <si>
     <t>Interdisciplinary approach towards a systems medicine toolbox using the example of inflammatory diseases.</t>
   </si>
   <si>
     <t>Briefings in bioinformatics</t>
   </si>
   <si>
     <t>1467-5463</t>
   </si>
   <si>
     <t>1477-4054</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=27016392%5Buid%5D</t>
   </si>
   <si>
     <t>479-487</t>
   </si>
   <si>
     <t>Brief Bioinform</t>
   </si>
   <si>
     <t>Bauer CR, Knecht C, Fretter C, Baum B, Jendrossek S, Rühlemann M, Heinsen FA, Umbach N, Grimbacher B, Franke A, Lieb W, Krawczak M, Hütt MT, Sax U</t>
   </si>
   <si>
     <t>Bauer CR</t>
   </si>
   <si>
     <t>Sax U</t>
   </si>
   <si>
     <t>2018-11-29 14:19:37</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/164</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/164</t>
   </si>
   <si>
     <t>Review</t>
   </si>
   <si>
     <t>Glycogen Storage Disease Type I (Von Gierke Disease)</t>
   </si>
   <si>
     <t>http://www.ncbi.nlm.nih.gov/books/NBK534196/</t>
   </si>
   <si>
     <t>Parikh NS, Ahlawat R</t>
   </si>
   <si>
     <t>Parikh NS</t>
   </si>
   <si>
     <t>Ahlawat R</t>
   </si>
   <si>
     <t>2018-11-29 14:21:35</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/165</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/165</t>
   </si>
   <si>
     <t>Conference Abstract</t>
   </si>
   <si>
     <t>10.3205/18gmds173</t>
   </si>
   <si>
     <t>Wikidata as semantic representation platform of the scientific achievements of the biomedical Collaborative Research Centre 1002</t>
   </si>
   <si>
     <t>http://www.egms.de/en/meetings/gmds2018/18gmds173.shtml</t>
   </si>
   <si>
     <t>Suhr M, Jahn N, Mietchen D, Kusch H</t>
   </si>
   <si>
     <t>Suhr M</t>
   </si>
   <si>
     <t>2019-01-28 10:00:35</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/166</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/166</t>
   </si>
   <si>
     <t>ag_ebert, ag_nussbeck, ag_toischer, ag_zeisberg</t>
   </si>
   <si>
     <t>00.0000/testdoi</t>
   </si>
   <si>
     <t>Example entry with external IDs</t>
   </si>
   <si>
     <t>Nojournal</t>
   </si>
   <si>
     <t>asd</t>
   </si>
   <si>
     <t>NJ</t>
   </si>
   <si>
     <t>Kusch H, Suhr M</t>
   </si>
   <si>
     <t>2023-04-18 15:46:45</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/167</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/167</t>
   </si>
   <si>
     <t>10.1242/jcs.218347</t>
   </si>
   <si>
     <t>Correction: Formation of COPI-coated vesicles at a glance (doi:10.1242/jcs.209890).</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=29632048%5Buid%5D</t>
   </si>
   <si>
     <t>Arakel EC, Schwappach B</t>
   </si>
   <si>
     <t>Arakel EC</t>
   </si>
   <si>
     <t>2019-06-12 10:21:36</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/168</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/168</t>
   </si>
   <si>
     <t>ag_sossalla, ag_tfischer</t>
   </si>
   <si>
     <t>10.1152/japplphysiol.00865.2018</t>
   </si>
   <si>
     <t>Titin as a force generating muscle protein under regulatory control</t>
   </si>
   <si>
     <t>Journal of Applied Physiology</t>
   </si>
   <si>
     <t>8750-7587</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1152/japplphysiol.00865.2018</t>
   </si>
   <si>
     <t>TP: A1</t>
   </si>
   <si>
     <t>Freundt JK, Linke WA</t>
   </si>
   <si>
     <t>Freundt JK</t>
   </si>
   <si>
     <t>Linke WA</t>
   </si>
   <si>
     <t>2019-06-05 08:38:55</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/170</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/170</t>
   </si>
   <si>
     <t>Improving IT-Support for Biobank Users.</t>
   </si>
   <si>
     <t>Studies in health technology and informatics</t>
   </si>
   <si>
     <t>1879-8365</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=25000050%5Buid%5D</t>
   </si>
   <si>
     <t>197-200</t>
   </si>
   <si>
     <t>Skrowny D, Gusky L, Grütz R, Lee M, Umbach N, Nussbeck SY</t>
   </si>
   <si>
     <t>Skrowny D</t>
   </si>
   <si>
     <t>2019-05-20 14:06:11</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/171</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/171</t>
   </si>
   <si>
     <t>10.1172/jci.insight.99941</t>
   </si>
   <si>
     <t>Deep phenotyping of human induced pluripotent stem cell–derived atrial and ventricular cardiomyocytes</t>
   </si>
   <si>
     <t>JCI Insight</t>
   </si>
   <si>
     <t>2379-3708</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1172/jci.insight.99941</t>
   </si>
   <si>
     <t>Cyganek L, Tiburcy M, Sekeres K, Gerstenberg K, Bohnenberger H, Lenz C, Henze S, Stauske M, Salinas G, Zimmermann W, Hasenfuss G, Guan K</t>
   </si>
   <si>
     <t>Cyganek L</t>
   </si>
   <si>
     <t>Guan K</t>
   </si>
   <si>
     <t>2019-05-24 09:00:15</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/172</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/172</t>
   </si>
   <si>
     <t>rg-suhr</t>
   </si>
   <si>
     <t>Clinical Study</t>
   </si>
   <si>
     <t>Test external publication</t>
   </si>
   <si>
     <t>International Journal of my Science</t>
   </si>
   <si>
     <t>FAKE</t>
   </si>
   <si>
     <t>M Suhr</t>
   </si>
   <si>
     <t>2022-12-07 10:50:03</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/173</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/173</t>
   </si>
   <si>
     <t>10.3233/SHTI190244</t>
   </si>
   <si>
     <t>Cardiac Tissue Engineering as Use Case to Connect Biomedical Research Laboratories to an Emerging Global Data Infrastructure.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=31437946%5Buid%5D</t>
   </si>
   <si>
     <t>363-367</t>
   </si>
   <si>
     <t>Suhr M, Umbach N, Meyer T, Zimmermann WH, Sax U</t>
   </si>
   <si>
     <t>2022-12-09 10:10:35</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/174</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/174</t>
   </si>
   <si>
     <t>A03</t>
   </si>
   <si>
     <t>10.1016/s0165-2478(98)00170-9</t>
   </si>
   <si>
     <t>Detailed immunophenotype of CD8+ memory cytotoxic T-lymphocytes (CTL) against HIV-1 with respect to expression of CD45RA/RO, CD62L and CD28 antigens.</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pubmed/?term=10203041%5Buid%5D</t>
   </si>
   <si>
     <t>105-10</t>
   </si>
   <si>
     <t>Giorgi JV, Hausner MA, Hultin LE</t>
   </si>
   <si>
     <t>Giorgi JV</t>
   </si>
   <si>
     <t>Hultin LE</t>
   </si>
   <si>
     <t>2021-04-07 10:57:05</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/175</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/175</t>
   </si>
   <si>
     <t>ag_zimmermann, rg-suhr</t>
   </si>
   <si>
     <t>A01, QWERT</t>
   </si>
   <si>
     <t>10.1126/scisignal.aaz1436</t>
   </si>
   <si>
     <t>14-3-3 binding creates a memory of kinase action by stabilizing the modified state of phospholamban</t>
   </si>
   <si>
     <t>Science Signaling</t>
   </si>
   <si>
     <t>1945-0877</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1126/scisignal.aaz1436</t>
   </si>
   <si>
     <t>eaaz1436</t>
   </si>
   <si>
     <t>Sci. Signal.</t>
   </si>
   <si>
     <t>Menzel J, Kownatzki-Danger D, Tokar S, Ballone A, Unthan-Fechner K, Kilisch M, Lenz C, Urlaub H, Mori M, Ottmann C, Shattock MJ, Lehnart SE, Schwappach B</t>
   </si>
   <si>
     <t>2023-04-18 15:02:52</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/176</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/176</t>
   </si>
   <si>
     <t>ag_ebert</t>
   </si>
   <si>
     <t>10.1126/scisignal.aaz14361</t>
   </si>
   <si>
     <t>2021-10-05 10:48:58</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/177</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/177</t>
   </si>
   <si>
     <t>2022-11-11 12:26:57</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/178</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/178</t>
   </si>
   <si>
     <t>Classical Article</t>
   </si>
   <si>
     <t>2022-11-16 13:43:59</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/179</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/179</t>
   </si>
   <si>
     <t>Biography</t>
   </si>
   <si>
     <t>2022-11-24 08:22:05</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/180</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/180</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>test publication - review search</t>
   </si>
   <si>
     <t>2022-12-09 09:05:57</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/181</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/181</t>
   </si>
   <si>
     <t>Bibliography</t>
   </si>
   <si>
     <t>peer review - yes</t>
   </si>
   <si>
     <t>2022-12-09 10:06:13</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/182</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/182</t>
   </si>
   <si>
     <t>10.3205/21gmds072</t>
   </si>
   <si>
     <t>The bumpy road of FAIRification in practice</t>
   </si>
   <si>
     <t>https://www.egms.de/en/meetings/gmds2021/21gmds072.shtml</t>
   </si>
   <si>
     <t>Kusch H, Bauer CR, Bender T, Hügel J, Kossen R, Nussbeck SY, Sax U</t>
   </si>
   <si>
     <t>2023-10-23 15:52:26</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/183</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/183</t>
   </si>
   <si>
     <t>10.1038/s42003-022-04402-9</t>
   </si>
   <si>
     <t>Single-cell transcriptomics reveal extracellular vesicles secretion with a cardiomyocyte proteostasis signature during pathological remodeling</t>
   </si>
   <si>
     <t>Communications Biology</t>
   </si>
   <si>
     <t>2399-3642</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1038/s42003-022-04402-9</t>
   </si>
   <si>
     <t>Commun Biol</t>
   </si>
   <si>
     <t>Test</t>
   </si>
   <si>
     <t>Schoger E, Bleckwedel F, Germena G, Rocha C, Tucholla P, Sobitov I, Möbius W, Sitte M, Lenz C, Samak M, Hinkel R, Varga ZV, Giricz Z, Salinas G, Gross JC, Zelarayán LC</t>
   </si>
   <si>
     <t>Schoger E</t>
   </si>
   <si>
     <t>2023-10-24 13:23:50</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/184</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/184</t>
   </si>
   <si>
     <t>10.1016/j.bioadv.2022.213041</t>
   </si>
   <si>
     <t>Using different geometries to modulate the cardiac fibroblast phenotype and the biomechanical properties of engineered connective tissues</t>
   </si>
   <si>
     <t>Biomaterials Advances</t>
   </si>
   <si>
     <t>2772-9508</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.1016/j.bioadv.2022.213041</t>
   </si>
   <si>
     <t>Santos GL, DeGrave AN, Rehman A, Al Disi S, Xhaxho K, Schröder H, Bao G, Meyer T, Tiburcy M, Dworatzek E, Zimmermann W, Lutz S</t>
   </si>
   <si>
     <t>Santos GL</t>
   </si>
   <si>
     <t>2023-10-24 13:45:26</t>
   </si>
   <si>
-    <t>http://dev.menoci.gwdguser.de/literature/publication/185</t>
+    <t>http://dev.menoci.gwdguser.de/literature/publications/185</t>
   </si>
   <si>
     <t>10.3205/21gmds07</t>
   </si>
   <si>
     <t>2024-06-25 13:07:47</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q30576327</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q48882258</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q37733013</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q35155257</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q39320898</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q34166007</t>
   </si>
@@ -5741,51 +5741,51 @@
   <si>
     <t>primary: PP1</t>
   </si>
   <si>
     <t xml:space="preserve">primary: </t>
   </si>
   <si>
     <t>primary: SUR2A</t>
   </si>
   <si>
     <t>primary: FGDNOIÜSF</t>
   </si>
   <si>
     <t>primary: Huhu</t>
   </si>
   <si>
     <t>primary: RandomChars</t>
   </si>
   <si>
     <t>secondary: test</t>
   </si>
   <si>
     <t>Linked Antibodies</t>
   </si>
   <si>
-    <t>C57BL/6JJ-&lt;i&gt;Neurog3&lt;sup&gt;tm1Knw&lt;/sup&gt;&lt;/i&gt;/J</t>
+    <t>C57BL/6JJ-Neurog3tm1Knw/J</t>
   </si>
   <si>
     <t>Linked Mouselines</t>
   </si>
   <si>
     <t xml:space="preserve">Project: SCU, Lab ID: </t>
   </si>
   <si>
     <t xml:space="preserve">Project: SCU12, Lab ID: </t>
   </si>
   <si>
     <t>Linked Cell Lines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -6103,118 +6103,118 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/46" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/47" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/49" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/50" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/51" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/53" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/54" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/55" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/56" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/57" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/58" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/59" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/60" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/61" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/62" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/64" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/65" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/66" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/67" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/68" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/69" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/71" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/72" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/73" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/74" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/75" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/76" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/77" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/78" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/81" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/82" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/83" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/84" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/85" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/86" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/87" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/88" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/89" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/90" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/91" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/92" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/93" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/94" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/95" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/96" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/97" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/98" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/99" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/100" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/101" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/102" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/103" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/104" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/105" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/106" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/107" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/108" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/109" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/110" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/111" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/112" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/113" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/114" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/115" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/116" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/117" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/118" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/119" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/120" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/121" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/122" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/123" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/124" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/125" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/126" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/127" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/128" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/129" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/130" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/131" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/132" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/133" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/134" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/135" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/136" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/137" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/138" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/139" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/140" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/141" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/142" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/143" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/144" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/145" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/146" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/147" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/148" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/149" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/150" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/151" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/152" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/153" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/154" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/155" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/156" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/157" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/158" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/159" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/160" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/161" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/162" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/163" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/164" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/165" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/166" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/167" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/168" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/170" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/171" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/172" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/173" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/174" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/175" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/176" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/177" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/178" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/179" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/180" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/181" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/182" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/183" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/184" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/185" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30576327" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882258" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733013" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35155257" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q39320898" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34166007" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882343" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772008" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48700962" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30536576" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44729878" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440338" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34048285" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q45969768" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751029" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38060419" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861625" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48753378" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42455251" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48776190" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772970" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307553" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773294" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38139729" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43187868" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38065561" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38196174" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37498583" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35047672" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38051996" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38195698" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38122184" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27012532" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44596273" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861522" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440661" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34900382" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26864362" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34652710" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37082130" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42242941" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28654694" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882503" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773305" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883274" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38079253" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34370565" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42556696" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751116" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30566320" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38111618" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48880857" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41844271" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882194" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38340313" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34853000" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44891976" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44874960" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38098831" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44608716" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35110633" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751370" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34364720" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038872" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43797435" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42454314" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28576949" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30487380" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q46859563" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38035382" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773319" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30596860" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34296776" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34706845" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38136924" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751897" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38055432" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43085557" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33746344" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35135731" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48750021" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883883" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40887395" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038411" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38635697" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35961333" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34491330" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886365" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38585424" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38842308" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24338866" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40401079" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48645296" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35834522" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747181" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38564770" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36525892" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41464309" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749621" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42016775" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30540314" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35042164" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35624098" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26796230" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36394264" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42287888" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749517" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733591" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41584964" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38917014" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26774795" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773333" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27318689" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30399436" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48004849" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28511141" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751285" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34684493" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35192667" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36305364" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36278732" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36506197" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852248" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35161155" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24337420" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38811330" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48884283" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48888385" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40054774" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35905516" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38802965" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852736" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48794353" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886988" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48889882" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48890436" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48775376" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40138133" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48746789" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38821307" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48171765" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37072817" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30865154" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52034536" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773384" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42200637" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28744091" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41242617" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90569716" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52319052" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42262453" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q47587806" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q93335953" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33675239" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q95353642" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q56235886" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test2" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.test3.no/domain" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27982974" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q88310755" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90305814" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/publication/36843" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38226869" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q89170102" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q92778738" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44629394" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/intact/imex/main.xhtml?query=IM-27195" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/0/aaz1436_Data_file_S1.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/1/aaz1436_SM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2702-155X" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9596-6240" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8115-3513" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3773-3876" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7315-0315" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0225-6432" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6242-7585" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/368" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/10.1126/scisignal.aaz1436" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P26678" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q98891065" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307796" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015qjqf64" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01g9ty582" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02xstm723" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/test" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/test2" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/test44" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q113879212" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/46" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/47" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/49" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/50" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/51" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/53" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/54" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/55" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/56" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/57" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/58" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/59" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/60" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/61" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/62" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/64" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/65" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/66" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/67" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/69" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/71" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/72" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/73" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/74" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/75" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/76" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/77" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/78" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/81" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/82" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/83" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/84" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/85" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/86" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/87" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/88" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/89" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/90" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/91" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/92" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/93" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/94" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/95" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/96" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/97" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/98" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/99" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/100" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/101" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/102" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/103" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/104" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/105" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/106" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/107" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/108" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/109" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/110" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/111" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/112" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/113" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/114" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/115" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/116" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/117" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/118" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/119" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/120" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/121" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/122" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/123" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/124" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/125" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/126" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/127" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/128" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/129" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/130" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/131" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/132" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/133" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/134" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/135" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/136" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/137" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/138" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/139" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/140" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/141" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/142" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/143" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/144" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/145" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/146" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/147" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/148" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/149" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/150" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/151" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/152" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/153" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/154" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/155" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/156" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/157" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/158" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/159" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/160" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/161" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/162" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/163" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/164" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/165" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/166" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/167" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/168" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/170" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/171" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/172" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/173" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/174" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/175" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/176" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/177" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/178" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/179" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/180" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/181" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/182" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/183" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/184" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publications/185" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30576327" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882258" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733013" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35155257" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q39320898" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34166007" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882343" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772008" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48700962" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30536576" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44729878" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440338" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34048285" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q45969768" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751029" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38060419" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861625" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48753378" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42455251" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48776190" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772970" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307553" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773294" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38139729" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43187868" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38065561" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38196174" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37498583" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35047672" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38051996" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38195698" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38122184" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27012532" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44596273" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861522" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440661" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34900382" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26864362" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34652710" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37082130" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42242941" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28654694" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882503" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773305" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883274" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38079253" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34370565" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42556696" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751116" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30566320" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38111618" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48880857" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41844271" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882194" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38340313" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34853000" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44891976" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44874960" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38098831" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44608716" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35110633" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751370" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34364720" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038872" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43797435" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42454314" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28576949" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30487380" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q46859563" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38035382" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773319" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30596860" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34296776" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34706845" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38136924" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751897" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38055432" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43085557" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33746344" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35135731" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48750021" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883883" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40887395" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038411" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38635697" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35961333" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34491330" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886365" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38585424" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38842308" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24338866" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40401079" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48645296" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35834522" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747181" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38564770" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36525892" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41464309" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749621" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42016775" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30540314" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35042164" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35624098" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26796230" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36394264" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42287888" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749517" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733591" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41584964" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38917014" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26774795" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773333" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27318689" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30399436" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48004849" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28511141" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751285" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34684493" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35192667" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36305364" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36278732" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36506197" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852248" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35161155" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24337420" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38811330" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48884283" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48888385" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40054774" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35905516" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38802965" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852736" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48794353" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886988" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48889882" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48890436" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48775376" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40138133" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48746789" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38821307" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48171765" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37072817" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30865154" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52034536" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773384" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42200637" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28744091" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41242617" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90569716" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52319052" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42262453" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q47587806" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q93335953" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33675239" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q95353642" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q56235886" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test2" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.test3.no/domain" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27982974" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q88310755" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90305814" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/publication/36843" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38226869" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q89170102" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q92778738" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44629394" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/intact/imex/main.xhtml?query=IM-27195" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/0/aaz1436_Data_file_S1.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/1/aaz1436_SM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2702-155X" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9596-6240" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8115-3513" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3773-3876" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7315-0315" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0225-6432" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6242-7585" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/368" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/10.1126/scisignal.aaz1436" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P26678" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q98891065" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307796" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015qjqf64" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01g9ty582" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02xstm723" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/test" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/test2" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/test44" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q113879212" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BD185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:BD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
     <col min="11" max="11" width="80" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="80" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="80" customWidth="true" style="0"/>
     <col min="20" max="20" width="80" customWidth="true" style="0"/>
     <col min="21" max="21" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="80" customWidth="true" style="0"/>
     <col min="25" max="25" width="80" customWidth="true" style="0"/>
     <col min="26" max="26" width="80" customWidth="true" style="0"/>
     <col min="27" max="27" width="80" customWidth="true" style="0"/>
     <col min="28" max="28" width="80" customWidth="true" style="0"/>
     <col min="29" max="29" width="80" customWidth="true" style="0"/>
     <col min="30" max="30" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="80" customWidth="true" style="0"/>
     <col min="38" max="38" width="80" customWidth="true" style="0"/>
     <col min="39" max="39" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -18827,32 +18827,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-05-23 20:40:01</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-23 20:40:01)</dc:description>
+  <dc:title>Literature Export 2026-07-29 13:32:42</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-29 13:32:42)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>