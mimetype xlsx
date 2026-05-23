--- v2 (2026-03-28)
+++ v3 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1909">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1914">
   <si>
     <t>RDP - Link</t>
   </si>
   <si>
     <t>Working Groups</t>
   </si>
   <si>
     <t>Subproject</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
   <si>
     <t>Publication Type</t>
   </si>
   <si>
     <t>Peer Reviewed</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
@@ -5675,50 +5675,62 @@
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q24307796</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/028s4q594</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/05xy1nn52</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02f99v835</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/03av75f26</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/015qjqf64</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/01g9ty582</t>
   </si>
   <si>
     <t>ROR ID: https://ror.org/02xstm723</t>
   </si>
   <si>
+    <t>DOI - Digital Object Identifier: https://doi.org/10.1371/journal.pone.0147816</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1002): https://sfb1002.med.uni-goettingen.de/production/literature/publications/test</t>
+  </si>
+  <si>
+    <t>Published Data Registry (CRC 1002): https://sfb1002.med.uni-goettingen.de/production/literature/publications/test2</t>
+  </si>
+  <si>
+    <t>Published Data Registry (MBExC): https://prod.mbexc.uni-goettingen.de/literature/publications/test44</t>
+  </si>
+  <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q113879212</t>
   </si>
   <si>
     <t>External Resources</t>
   </si>
   <si>
     <t>primary: Pan 14-3-3</t>
   </si>
   <si>
     <t>primary: Anti 14-3-3 ε (T-16)</t>
   </si>
   <si>
     <t>primary: Pan 14-3-3 (H-8)</t>
   </si>
   <si>
     <t>primary: Caveolin 3</t>
   </si>
   <si>
     <t>primary: Junctophilin 2</t>
   </si>
   <si>
     <t>primary: Ryanodine Receptor 2</t>
   </si>
   <si>
     <t>primary: SUR1</t>
@@ -5727,50 +5739,53 @@
     <t>secondary: Abberior STAR 635P goat anti-rabbit</t>
   </si>
   <si>
     <t>primary: PP1</t>
   </si>
   <si>
     <t xml:space="preserve">primary: </t>
   </si>
   <si>
     <t>primary: SUR2A</t>
   </si>
   <si>
     <t>primary: FGDNOIÜSF</t>
   </si>
   <si>
     <t>primary: Huhu</t>
   </si>
   <si>
     <t>primary: RandomChars</t>
   </si>
   <si>
     <t>secondary: test</t>
   </si>
   <si>
     <t>Linked Antibodies</t>
+  </si>
+  <si>
+    <t>C57BL/6JJ-&lt;i&gt;Neurog3&lt;sup&gt;tm1Knw&lt;/sup&gt;&lt;/i&gt;/J</t>
   </si>
   <si>
     <t>Linked Mouselines</t>
   </si>
   <si>
     <t xml:space="preserve">Project: SCU, Lab ID: </t>
   </si>
   <si>
     <t xml:space="preserve">Project: SCU12, Lab ID: </t>
   </si>
   <si>
     <t>Linked Cell Lines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -6088,118 +6103,118 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/46" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/47" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/49" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/50" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/51" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/53" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/54" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/55" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/56" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/57" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/58" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/59" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/60" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/61" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/62" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/64" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/65" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/66" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/67" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/68" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/69" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/71" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/72" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/73" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/74" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/75" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/76" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/77" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/78" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/81" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/82" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/83" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/84" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/85" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/86" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/87" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/88" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/89" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/90" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/91" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/92" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/93" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/94" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/95" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/96" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/97" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/98" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/99" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/100" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/101" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/102" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/103" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/104" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/105" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/106" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/107" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/108" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/109" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/110" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/111" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/112" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/113" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/114" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/115" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/116" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/117" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/118" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/119" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/120" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/121" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/122" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/123" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/124" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/125" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/126" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/127" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/128" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/129" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/130" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/131" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/132" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/133" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/134" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/135" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/136" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/137" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/138" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/139" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/140" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/141" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/142" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/143" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/144" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/145" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/146" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/147" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/148" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/149" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/150" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/151" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/152" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/153" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/154" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/155" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/156" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/157" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/158" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/159" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/160" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/161" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/162" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/163" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/164" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/165" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/166" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/167" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/168" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/170" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/171" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/172" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/173" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/174" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/175" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/176" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/177" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/178" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/179" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/180" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/181" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/182" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/183" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/184" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/185" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30576327" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882258" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733013" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35155257" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q39320898" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34166007" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882343" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772008" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48700962" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30536576" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44729878" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440338" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34048285" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q45969768" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751029" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38060419" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861625" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48753378" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42455251" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48776190" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772970" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307553" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773294" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38139729" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43187868" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38065561" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38196174" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37498583" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35047672" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38051996" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38195698" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38122184" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27012532" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44596273" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861522" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440661" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34900382" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26864362" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34652710" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37082130" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42242941" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28654694" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882503" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773305" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883274" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38079253" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34370565" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42556696" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751116" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30566320" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38111618" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48880857" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41844271" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882194" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38340313" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34853000" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44891976" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44874960" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38098831" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44608716" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35110633" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751370" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34364720" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038872" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43797435" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42454314" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28576949" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30487380" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q46859563" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38035382" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773319" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30596860" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34296776" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34706845" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38136924" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751897" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38055432" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43085557" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33746344" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35135731" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48750021" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883883" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40887395" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038411" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38635697" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35961333" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34491330" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886365" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38585424" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38842308" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24338866" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40401079" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48645296" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35834522" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747181" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38564770" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36525892" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41464309" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749621" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42016775" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30540314" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35042164" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35624098" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26796230" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36394264" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42287888" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749517" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733591" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41584964" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38917014" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26774795" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773333" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27318689" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30399436" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48004849" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28511141" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751285" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34684493" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35192667" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36305364" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36278732" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36506197" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852248" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35161155" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24337420" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38811330" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48884283" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48888385" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40054774" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35905516" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38802965" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852736" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48794353" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886988" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48889882" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48890436" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48775376" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40138133" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48746789" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38821307" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48171765" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37072817" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30865154" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52034536" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773384" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42200637" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28744091" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41242617" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90569716" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52319052" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42262453" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q47587806" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q93335953" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33675239" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q95353642" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q56235886" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test2" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.test3.no/domain" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27982974" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q88310755" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90305814" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/publication/36843" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38226869" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q89170102" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q92778738" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44629394" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/intact/imex/main.xhtml?query=IM-27195" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/0/aaz1436_Data_file_S1.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/1/aaz1436_SM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2702-155X" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9596-6240" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8115-3513" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3773-3876" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7315-0315" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0225-6432" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6242-7585" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/368" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/10.1126/scisignal.aaz1436" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P26678" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q98891065" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307796" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015qjqf64" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01g9ty582" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02xstm723" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q113879212" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/6" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/7" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/8" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/9" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/10" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/11" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/12" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/13" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/14" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/15" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/16" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/17" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/18" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/19" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/20" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/21" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/22" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/23" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/24" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/25" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/26" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/27" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/28" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/29" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/30" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/31" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/32" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/33" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/34" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/35" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/36" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/37" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/38" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/39" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/40" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/41" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/42" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/43" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/44" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/45" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/46" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/47" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/48" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/49" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/50" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/51" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/52" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/53" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/54" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/55" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/56" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/57" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/58" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/59" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/60" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/61" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/62" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/63" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/64" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/65" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/66" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/67" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/68" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/69" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/71" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/72" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/73" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/74" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/75" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/76" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/77" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/78" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/81" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/82" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/83" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/84" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/85" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/86" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/87" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/88" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/89" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/90" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/91" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/92" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/93" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/94" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/95" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/96" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/97" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/98" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/99" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/100" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/101" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/102" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/103" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/104" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/105" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/106" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/107" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/108" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/109" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/110" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/111" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/112" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/113" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/114" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/115" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/116" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/117" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/118" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/119" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/120" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/121" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/122" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/123" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/124" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/125" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/126" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/127" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/128" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/129" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/130" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/131" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/132" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/133" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/134" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/135" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/136" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/137" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/138" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/139" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/140" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/141" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/142" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/143" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/144" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/145" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/146" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/147" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/148" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/149" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/150" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/151" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/152" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/153" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/154" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/155" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/156" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/157" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/158" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/159" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/160" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/161" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/162" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/163" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/164" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/165" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/166" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/167" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/168" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/170" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/171" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/172" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/173" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/174" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/175" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/176" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/177" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/178" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/179" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/180" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/181" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/182" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/183" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/184" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.menoci.gwdguser.de/literature/publication/185" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30576327" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882258" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733013" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35155257" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q39320898" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34166007" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882343" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772008" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48700962" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30536576" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44729878" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440338" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34048285" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q45969768" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751029" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38060419" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861625" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48753378" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42455251" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48776190" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48772970" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307553" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773294" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38139729" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43187868" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38065561" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38196174" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37498583" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35047672" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38051996" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38195698" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38122184" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27012532" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44596273" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26861522" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42440661" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34900382" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26864362" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34652710" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37082130" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42242941" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28654694" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882503" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773305" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883274" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38079253" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34370565" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42556696" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751116" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30566320" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38111618" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48880857" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41844271" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48882194" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38340313" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34853000" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44891976" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44874960" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38098831" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44608716" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35110633" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751370" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34364720" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038872" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43797435" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42454314" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28576949" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30487380" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q46859563" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38035382" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773319" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30596860" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34296776" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34706845" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38136924" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751897" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38055432" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q43085557" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33746344" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35135731" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48750021" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48883883" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40887395" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37038411" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38635697" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35961333" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34491330" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48127192" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886365" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38585424" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38842308" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24338866" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40401079" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48645296" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35834522" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747181" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38564770" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36525892" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41464309" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749621" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42016775" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30540314" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35042164" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35624098" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26796230" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36394264" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42287888" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48749517" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37733591" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41584964" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38917014" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26774795" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773333" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27318689" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30399436" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48004849" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48747627" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28511141" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48751285" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q34684493" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35192667" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36305364" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36278732" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q36506197" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852248" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35161155" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24337420" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38811330" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38653815" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48884283" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48888385" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40054774" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35905516" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38802965" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q35852736" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48794353" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48886988" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48889882" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48890436" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48775376" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q40138133" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48746789" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38821307" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48171765" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q37072817" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q30865154" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52034536" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773384" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42200637" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28744091" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q41242617" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90569716" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52319052" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q42262453" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q47587806" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q93335953" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q33675239" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q95353642" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q56235886" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://test2" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.test3.no/domain" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27982974" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q88310755" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q90305814" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/publication/36843" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38226869" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q89170102" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q92778738" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q44629394" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/intact/imex/main.xhtml?query=IM-27195" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/0/aaz1436_Data_file_S1.xlsx" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stke.sciencemag.org/highwire/filestream/217883/field_highwire_adjunct_files/1/aaz1436_SM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=10090" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/Taxonomy/Browser/wwwtax.cgi?id=9606" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2702-155X" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9596-6240" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8115-3513" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3773-3876" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7315-0315" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0225-6432" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0946-8166" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6242-7585" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/368" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/68" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/10.1126/scisignal.aaz1436" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_001622" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_014485" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_002285" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scicrunch.org/resolver/SCR_011323" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uniprot.org/uniprot/P26678" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q98891065" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1236-0815" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9895-2469" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q24307796" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/028s4q594" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/015qjqf64" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01g9ty582" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02xstm723" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0147816" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/test" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb1002.med.uni-goettingen.de/production/literature/publications/test2" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prod.mbexc.uni-goettingen.de/literature/publications/test44" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q113879212" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BD185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:BD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
     <col min="11" max="11" width="80" customWidth="true" style="0"/>
     <col min="12" max="12" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="80" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="80" customWidth="true" style="0"/>
     <col min="20" max="20" width="80" customWidth="true" style="0"/>
     <col min="21" max="21" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="80" customWidth="true" style="0"/>
     <col min="25" max="25" width="80" customWidth="true" style="0"/>
     <col min="26" max="26" width="80" customWidth="true" style="0"/>
     <col min="27" max="27" width="80" customWidth="true" style="0"/>
     <col min="28" max="28" width="80" customWidth="true" style="0"/>
-    <col min="29" max="29" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="80" customWidth="true" style="0"/>
+    <col min="30" max="30" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="80" customWidth="true" style="0"/>
     <col min="38" max="38" width="80" customWidth="true" style="0"/>
     <col min="39" max="39" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -6233,86 +6248,86 @@
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
       <c r="AW1" s="1" t="s">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="AX1" s="1"/>
       <c r="AY1" s="1"/>
       <c r="AZ1" s="1" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="BA1" s="1" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="BB1" s="1"/>
       <c r="BC1" s="1"/>
       <c r="BD1" s="1"/>
     </row>
     <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2"/>
       <c r="D2" t="s">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2"/>
       <c r="G2">
         <v>24630725</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
@@ -6342,60 +6357,63 @@
       <c r="Q2">
         <v>156</v>
       </c>
       <c r="R2" t="s">
         <v>28</v>
       </c>
       <c r="S2" t="s">
         <v>32</v>
       </c>
       <c r="T2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
       <c r="W2" t="s">
         <v>36</v>
       </c>
       <c r="X2" t="s">
         <v>1683</v>
       </c>
       <c r="AW2" t="s">
-        <v>1889</v>
+        <v>1893</v>
       </c>
       <c r="AX2" t="s">
-        <v>1890</v>
+        <v>1894</v>
       </c>
       <c r="AY2" t="s">
-        <v>1891</v>
+        <v>1895</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>1909</v>
       </c>
       <c r="BA2" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>39</v>
       </c>
       <c r="I3">
         <v>2014</v>
       </c>
       <c r="J3" t="s">
@@ -6418,66 +6436,66 @@
         <v>3</v>
       </c>
       <c r="Q3">
         <v>20</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3"/>
       <c r="T3" t="s">
         <v>46</v>
       </c>
       <c r="U3" t="s">
         <v>47</v>
       </c>
       <c r="V3" t="s">
         <v>48</v>
       </c>
       <c r="W3" t="s">
         <v>36</v>
       </c>
       <c r="X3" t="s">
         <v>1684</v>
       </c>
       <c r="AW3" t="s">
-        <v>1892</v>
+        <v>1896</v>
       </c>
       <c r="AX3" t="s">
-        <v>1893</v>
+        <v>1897</v>
       </c>
       <c r="AY3" t="s">
-        <v>1894</v>
+        <v>1898</v>
       </c>
       <c r="BA3" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="BB3" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="BC3" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>51</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4">
         <v>2</v>
       </c>
       <c r="G4">
         <v>24569881</v>
       </c>
       <c r="H4" t="s">
         <v>53</v>
       </c>
@@ -6506,60 +6524,60 @@
       <c r="Q4">
         <v>127</v>
       </c>
       <c r="R4" t="s">
         <v>59</v>
       </c>
       <c r="S4" t="s">
         <v>60</v>
       </c>
       <c r="T4" t="s">
         <v>61</v>
       </c>
       <c r="U4" t="s">
         <v>47</v>
       </c>
       <c r="V4" t="s">
         <v>48</v>
       </c>
       <c r="W4" t="s">
         <v>62</v>
       </c>
       <c r="X4" t="s">
         <v>1685</v>
       </c>
       <c r="AW4" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="BA4" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="BB4" t="s">
-        <v>1907</v>
+        <v>1912</v>
       </c>
       <c r="BC4" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>63</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>25373878</v>
       </c>
       <c r="H5" t="s">
         <v>64</v>
       </c>
       <c r="I5">
         <v>2014</v>
@@ -6576,57 +6594,57 @@
         <v>67</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5" t="s">
         <v>68</v>
       </c>
       <c r="S5"/>
       <c r="T5" t="s">
         <v>69</v>
       </c>
       <c r="U5" t="s">
         <v>70</v>
       </c>
       <c r="V5" t="s">
         <v>71</v>
       </c>
       <c r="W5" t="s">
         <v>36</v>
       </c>
       <c r="X5" t="s">
         <v>1686</v>
       </c>
       <c r="AW5" t="s">
-        <v>1895</v>
+        <v>1899</v>
       </c>
       <c r="AX5" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
       <c r="BA5" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>72</v>
       </c>
       <c r="B6" t="s">
         <v>73</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6"/>
       <c r="G6">
         <v>24190960</v>
       </c>
       <c r="H6" t="s">
         <v>74</v>
       </c>
       <c r="I6">
         <v>2014</v>
@@ -6653,57 +6671,57 @@
       <c r="Q6">
         <v>129</v>
       </c>
       <c r="R6" t="s">
         <v>76</v>
       </c>
       <c r="S6" t="s">
         <v>80</v>
       </c>
       <c r="T6" t="s">
         <v>81</v>
       </c>
       <c r="U6" t="s">
         <v>82</v>
       </c>
       <c r="V6" t="s">
         <v>83</v>
       </c>
       <c r="W6" t="s">
         <v>36</v>
       </c>
       <c r="X6" t="s">
         <v>1687</v>
       </c>
       <c r="AW6" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="BA6" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="BB6" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>84</v>
       </c>
       <c r="B7" t="s">
         <v>85</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7"/>
       <c r="G7">
         <v>25049013</v>
       </c>
       <c r="H7" t="s">
         <v>86</v>
       </c>
       <c r="I7">
         <v>2014</v>
@@ -6728,54 +6746,54 @@
         <v>1</v>
       </c>
       <c r="Q7">
         <v>76</v>
       </c>
       <c r="R7" t="s">
         <v>92</v>
       </c>
       <c r="S7"/>
       <c r="T7" t="s">
         <v>93</v>
       </c>
       <c r="U7" t="s">
         <v>94</v>
       </c>
       <c r="V7" t="s">
         <v>95</v>
       </c>
       <c r="W7" t="s">
         <v>36</v>
       </c>
       <c r="X7" t="s">
         <v>1688</v>
       </c>
       <c r="AW7" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="BA7" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>96</v>
       </c>
       <c r="B8" t="s">
         <v>97</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>98</v>
       </c>
       <c r="I8">
         <v>2013</v>
       </c>
       <c r="J8" t="s">
@@ -6794,54 +6812,54 @@
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8">
         <v>1</v>
       </c>
       <c r="R8" t="s">
         <v>103</v>
       </c>
       <c r="S8"/>
       <c r="T8" t="s">
         <v>104</v>
       </c>
       <c r="U8" t="s">
         <v>105</v>
       </c>
       <c r="V8" t="s">
         <v>106</v>
       </c>
       <c r="W8" t="s">
         <v>36</v>
       </c>
       <c r="X8" t="s">
         <v>1689</v>
       </c>
       <c r="AW8" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="BA8" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>107</v>
       </c>
       <c r="B9" t="s">
         <v>108</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9"/>
       <c r="G9">
         <v>24928273</v>
       </c>
       <c r="H9" t="s">
         <v>109</v>
       </c>
       <c r="I9">
         <v>2014</v>
@@ -6868,51 +6886,51 @@
       <c r="Q9">
         <v>588</v>
       </c>
       <c r="R9" t="s">
         <v>115</v>
       </c>
       <c r="S9" t="s">
         <v>116</v>
       </c>
       <c r="T9" t="s">
         <v>117</v>
       </c>
       <c r="U9" t="s">
         <v>118</v>
       </c>
       <c r="V9" t="s">
         <v>119</v>
       </c>
       <c r="W9" t="s">
         <v>36</v>
       </c>
       <c r="X9" t="s">
         <v>1690</v>
       </c>
       <c r="AW9" t="s">
-        <v>1899</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>120</v>
       </c>
       <c r="B10" t="s">
         <v>73</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10"/>
       <c r="G10">
         <v>24667282</v>
       </c>
       <c r="H10" t="s">
         <v>121</v>
       </c>
       <c r="I10">
         <v>2014</v>
@@ -6939,51 +6957,51 @@
       <c r="Q10">
         <v>100</v>
       </c>
       <c r="R10" t="s">
         <v>123</v>
       </c>
       <c r="S10" t="s">
         <v>127</v>
       </c>
       <c r="T10" t="s">
         <v>128</v>
       </c>
       <c r="U10" t="s">
         <v>129</v>
       </c>
       <c r="V10" t="s">
         <v>130</v>
       </c>
       <c r="W10" t="s">
         <v>36</v>
       </c>
       <c r="X10" t="s">
         <v>1691</v>
       </c>
       <c r="AW10" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>131</v>
       </c>
       <c r="B11" t="s">
         <v>73</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11"/>
       <c r="G11">
         <v>23434590</v>
       </c>
       <c r="H11" t="s">
         <v>132</v>
       </c>
       <c r="I11">
         <v>2013</v>
@@ -7008,51 +7026,51 @@
         <v>3</v>
       </c>
       <c r="Q11">
         <v>123</v>
       </c>
       <c r="R11" t="s">
         <v>138</v>
       </c>
       <c r="S11"/>
       <c r="T11" t="s">
         <v>139</v>
       </c>
       <c r="U11" t="s">
         <v>140</v>
       </c>
       <c r="V11" t="s">
         <v>141</v>
       </c>
       <c r="W11" t="s">
         <v>36</v>
       </c>
       <c r="X11" t="s">
         <v>1692</v>
       </c>
       <c r="AW11" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>142</v>
       </c>
       <c r="B12" t="s">
         <v>73</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12"/>
       <c r="G12">
         <v>23771692</v>
       </c>
       <c r="H12" t="s">
         <v>143</v>
       </c>
       <c r="I12">
         <v>2013</v>
@@ -7079,51 +7097,51 @@
       <c r="Q12">
         <v>305</v>
       </c>
       <c r="R12" t="s">
         <v>149</v>
       </c>
       <c r="S12" t="s">
         <v>150</v>
       </c>
       <c r="T12" t="s">
         <v>151</v>
       </c>
       <c r="U12" t="s">
         <v>140</v>
       </c>
       <c r="V12" t="s">
         <v>141</v>
       </c>
       <c r="W12" t="s">
         <v>36</v>
       </c>
       <c r="X12" t="s">
         <v>1693</v>
       </c>
       <c r="AW12" t="s">
-        <v>1901</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>152</v>
       </c>
       <c r="B13" t="s">
         <v>97</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13"/>
       <c r="G13">
         <v>23792436</v>
       </c>
       <c r="H13" t="s">
         <v>153</v>
       </c>
       <c r="I13">
         <v>2013</v>
@@ -7150,54 +7168,54 @@
       <c r="Q13">
         <v>11</v>
       </c>
       <c r="R13" t="s">
         <v>159</v>
       </c>
       <c r="S13" t="s">
         <v>160</v>
       </c>
       <c r="T13" t="s">
         <v>161</v>
       </c>
       <c r="U13" t="s">
         <v>119</v>
       </c>
       <c r="V13" t="s">
         <v>106</v>
       </c>
       <c r="W13" t="s">
         <v>36</v>
       </c>
       <c r="X13" t="s">
         <v>1694</v>
       </c>
       <c r="AW13" t="s">
+        <v>1906</v>
+      </c>
+      <c r="AX13" t="s">
         <v>1902</v>
-      </c>
-[...1 lines deleted...]
-        <v>1898</v>
       </c>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>162</v>
       </c>
       <c r="B14" t="s">
         <v>163</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>25</v>
       </c>
       <c r="F14"/>
       <c r="G14">
         <v>24812278</v>
       </c>
       <c r="H14" t="s">
         <v>164</v>
       </c>
       <c r="I14">
         <v>2014</v>
@@ -7220,51 +7238,51 @@
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14" t="s">
         <v>170</v>
       </c>
       <c r="S14" t="s">
         <v>171</v>
       </c>
       <c r="T14" t="s">
         <v>172</v>
       </c>
       <c r="U14" t="s">
         <v>173</v>
       </c>
       <c r="V14" t="s">
         <v>174</v>
       </c>
       <c r="W14" t="s">
         <v>36</v>
       </c>
       <c r="X14" t="s">
         <v>1695</v>
       </c>
       <c r="AW14" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>175</v>
       </c>
       <c r="B15" t="s">
         <v>163</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>23877259</v>
       </c>
       <c r="H15" t="s">
         <v>176</v>
       </c>
       <c r="I15">
         <v>2013</v>
@@ -7291,54 +7309,54 @@
       <c r="Q15">
         <v>128</v>
       </c>
       <c r="R15" t="s">
         <v>76</v>
       </c>
       <c r="S15" t="s">
         <v>180</v>
       </c>
       <c r="T15" t="s">
         <v>181</v>
       </c>
       <c r="U15" t="s">
         <v>182</v>
       </c>
       <c r="V15" t="s">
         <v>183</v>
       </c>
       <c r="W15" t="s">
         <v>36</v>
       </c>
       <c r="X15" t="s">
         <v>1696</v>
       </c>
       <c r="AW15" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="AX15" t="s">
-        <v>1903</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>184</v>
       </c>
       <c r="B16" t="s">
         <v>163</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16"/>
       <c r="G16">
         <v>25201344</v>
       </c>
       <c r="H16" t="s">
         <v>185</v>
       </c>
       <c r="I16">
         <v>2014</v>
@@ -7359,51 +7377,51 @@
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16" t="s">
         <v>190</v>
       </c>
       <c r="S16" t="s">
         <v>191</v>
       </c>
       <c r="T16" t="s">
         <v>192</v>
       </c>
       <c r="U16" t="s">
         <v>182</v>
       </c>
       <c r="V16" t="s">
         <v>183</v>
       </c>
       <c r="W16" t="s">
         <v>36</v>
       </c>
       <c r="X16" t="s">
         <v>1697</v>
       </c>
       <c r="AW16" t="s">
-        <v>1902</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>193</v>
       </c>
       <c r="B17" t="s">
         <v>163</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17"/>
       <c r="G17">
         <v>23159442</v>
       </c>
       <c r="H17" t="s">
         <v>194</v>
       </c>
       <c r="I17">
         <v>2013</v>
@@ -7426,51 +7444,51 @@
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>58</v>
       </c>
       <c r="R17" t="s">
         <v>200</v>
       </c>
       <c r="S17"/>
       <c r="T17" t="s">
         <v>201</v>
       </c>
       <c r="U17" t="s">
         <v>182</v>
       </c>
       <c r="V17" t="s">
         <v>174</v>
       </c>
       <c r="W17" t="s">
         <v>36</v>
       </c>
       <c r="X17" t="s">
         <v>1698</v>
       </c>
       <c r="AW17" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>202</v>
       </c>
       <c r="B18" t="s">
         <v>163</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18"/>
       <c r="G18">
         <v>22932727</v>
       </c>
       <c r="H18" t="s">
         <v>203</v>
       </c>
       <c r="I18">
         <v>2013</v>
@@ -7497,51 +7515,51 @@
       <c r="Q18">
         <v>18</v>
       </c>
       <c r="R18" t="s">
         <v>209</v>
       </c>
       <c r="S18" t="s">
         <v>210</v>
       </c>
       <c r="T18" t="s">
         <v>211</v>
       </c>
       <c r="U18" t="s">
         <v>182</v>
       </c>
       <c r="V18" t="s">
         <v>183</v>
       </c>
       <c r="W18" t="s">
         <v>36</v>
       </c>
       <c r="X18" t="s">
         <v>1699</v>
       </c>
       <c r="AW18" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>212</v>
       </c>
       <c r="B19" t="s">
         <v>163</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>2014</v>
       </c>
       <c r="J19" t="s">
         <v>213</v>
       </c>
@@ -7560,51 +7578,51 @@
       </c>
       <c r="P19">
         <v>21</v>
       </c>
       <c r="Q19">
         <v>7</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19" t="s">
         <v>218</v>
       </c>
       <c r="U19" t="s">
         <v>219</v>
       </c>
       <c r="V19" t="s">
         <v>174</v>
       </c>
       <c r="W19" t="s">
         <v>36</v>
       </c>
       <c r="X19" t="s">
         <v>1700</v>
       </c>
       <c r="AW19" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>220</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>23709029</v>
       </c>
       <c r="H20" t="s">
         <v>221</v>
       </c>
       <c r="I20">
         <v>2013</v>
@@ -17659,50 +17677,53 @@
       </c>
       <c r="X173" t="s">
         <v>1870</v>
       </c>
       <c r="Y173" t="s">
         <v>1880</v>
       </c>
       <c r="Z173" t="s">
         <v>1881</v>
       </c>
       <c r="AA173" t="s">
         <v>1882</v>
       </c>
       <c r="AB173" t="s">
         <v>1883</v>
       </c>
       <c r="AC173" t="s">
         <v>1884</v>
       </c>
       <c r="AD173" t="s">
         <v>1885</v>
       </c>
       <c r="AE173" t="s">
         <v>1886</v>
       </c>
+      <c r="AF173" t="s">
+        <v>1870</v>
+      </c>
     </row>
     <row r="174" spans="1:56">
       <c r="A174" t="s">
         <v>1612</v>
       </c>
       <c r="B174" t="s">
         <v>1392</v>
       </c>
       <c r="C174" t="s">
         <v>1613</v>
       </c>
       <c r="D174" t="s">
         <v>1384</v>
       </c>
       <c r="E174" t="s">
         <v>52</v>
       </c>
       <c r="F174">
         <v>1</v>
       </c>
       <c r="G174">
         <v>10203041</v>
       </c>
       <c r="H174" t="s">
         <v>1614</v>
@@ -17730,50 +17751,68 @@
       </c>
       <c r="P174" t="s">
         <v>1411</v>
       </c>
       <c r="Q174">
         <v>66</v>
       </c>
       <c r="R174" t="s">
         <v>1412</v>
       </c>
       <c r="S174"/>
       <c r="T174" t="s">
         <v>1618</v>
       </c>
       <c r="U174" t="s">
         <v>1619</v>
       </c>
       <c r="V174" t="s">
         <v>1620</v>
       </c>
       <c r="W174" t="s">
         <v>1621</v>
       </c>
       <c r="X174" t="s">
         <v>1887</v>
+      </c>
+      <c r="Y174" t="s">
+        <v>1887</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>1887</v>
+      </c>
+      <c r="AA174" t="s">
+        <v>1888</v>
+      </c>
+      <c r="AB174" t="s">
+        <v>1889</v>
+      </c>
+      <c r="AC174" t="s">
+        <v>1890</v>
+      </c>
+      <c r="AD174" t="s">
+        <v>1891</v>
       </c>
     </row>
     <row r="175" spans="1:56">
       <c r="A175" t="s">
         <v>1622</v>
       </c>
       <c r="B175" t="s">
         <v>1623</v>
       </c>
       <c r="C175" t="s">
         <v>1624</v>
       </c>
       <c r="D175" t="s">
         <v>1384</v>
       </c>
       <c r="E175" t="s">
         <v>52</v>
       </c>
       <c r="F175">
         <v>0</v>
       </c>
       <c r="G175">
         <v>32873725</v>
       </c>
       <c r="H175" t="s">
@@ -18728,51 +18767,58 @@
     <hyperlink ref="AI171" r:id="rId_hyperlink_369"/>
     <hyperlink ref="AJ171" r:id="rId_hyperlink_370"/>
     <hyperlink ref="AK171" r:id="rId_hyperlink_371"/>
     <hyperlink ref="AL171" r:id="rId_hyperlink_372"/>
     <hyperlink ref="AM171" r:id="rId_hyperlink_373"/>
     <hyperlink ref="AN171" r:id="rId_hyperlink_374"/>
     <hyperlink ref="AO171" r:id="rId_hyperlink_375"/>
     <hyperlink ref="AP171" r:id="rId_hyperlink_376"/>
     <hyperlink ref="AQ171" r:id="rId_hyperlink_377"/>
     <hyperlink ref="AR171" r:id="rId_hyperlink_378"/>
     <hyperlink ref="AS171" r:id="rId_hyperlink_379"/>
     <hyperlink ref="AT171" r:id="rId_hyperlink_380"/>
     <hyperlink ref="AU171" r:id="rId_hyperlink_381"/>
     <hyperlink ref="AV171" r:id="rId_hyperlink_382"/>
     <hyperlink ref="X172" r:id="rId_hyperlink_383"/>
     <hyperlink ref="Y172" r:id="rId_hyperlink_384"/>
     <hyperlink ref="Z172" r:id="rId_hyperlink_385"/>
     <hyperlink ref="X173" r:id="rId_hyperlink_386"/>
     <hyperlink ref="Y173" r:id="rId_hyperlink_387"/>
     <hyperlink ref="Z173" r:id="rId_hyperlink_388"/>
     <hyperlink ref="AA173" r:id="rId_hyperlink_389"/>
     <hyperlink ref="AB173" r:id="rId_hyperlink_390"/>
     <hyperlink ref="AC173" r:id="rId_hyperlink_391"/>
     <hyperlink ref="AD173" r:id="rId_hyperlink_392"/>
     <hyperlink ref="AE173" r:id="rId_hyperlink_393"/>
-    <hyperlink ref="X174" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="AF173" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="X174" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="Y174" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="Z174" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="AA174" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="AB174" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="AC174" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="AD174" r:id="rId_hyperlink_401"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -18781,32 +18827,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-03-28 10:26:54</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-03-28 10:26:54)</dc:description>
+  <dc:title>Literature Export 2026-05-23 20:40:23</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-23 20:40:23)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>